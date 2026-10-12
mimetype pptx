--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0a027ae1ae084ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R852822bb3c294545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb7235eacdac240c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2a2d2b774d6a488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea07e968f41d46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf87ef3cef55842e7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7401bdb615da4ff3"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb4f4f220feb84bcb"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R69723e161bd54e1a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5523a20113fa4aa7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd851422593e5436c"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rce483dad31514433"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc41d6b4cca7b488d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4ad358661b68417f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R08582ac1c5834dfe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7d62648f013344f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2d7d615d217d4d3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb58768153ad14da8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2e9c8d702d3e446f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0521b383247641d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd46523f40b844de9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2ee11da592f14edf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re10d627a3a184a9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R9f1a50c270654201"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R404ee14d55ce4d78"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7f73ed0490a8474c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc0ce9458bae54990"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R55b9a5daa9a44863"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R3852377bc21e4edf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R25e28e7c1c324a4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R59d5b17172c5428f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R2a3a27beb44e48bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Reb910ba0c1544ee5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R91fb941c74ab419d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R5c21ca78b6e84df1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R2dff330699b84a61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R405de89baf9d484e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd2f364ed14444935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7401bdb615da4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69723e161bd54e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R74b11e58c603443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8771ed951cb64f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd851422593e5436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R75553dea264a49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R253f06ee43874806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb1be3e97be084800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2c2cd0313aa44f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rceff54c4a7b64f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcd156af1884e4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R848ef236b34545bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raa3aaeabf0964f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5756d2df3f65437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R48ec1bc7f27b4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9797a18e5bf34ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R83008be43ac04d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R051781ec74914334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7b3171abe7d34826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4d20a84017c34bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6dc83c28cc8d4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd64a416c37084f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8d7f22cf5ef84f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5415ed7dda5d4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rac94e5f81e4e4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R39bb674b2a384420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra5262d887802439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7860fa5f89a14b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rce483dad31514433" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdb2b9e6966974873" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3c88d95980d14cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb4f4f220feb84bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5523a20113fa4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1a3bc90d44a54b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4121d3b5ded04be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc41d6b4cca7b488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4ad358661b68417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R08582ac1c5834dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7d62648f013344f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2d7d615d217d4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb58768153ad14da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2e9c8d702d3e446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0521b383247641d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd46523f40b844de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2ee11da592f14edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re10d627a3a184a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9f1a50c270654201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R404ee14d55ce4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7f73ed0490a8474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc0ce9458bae54990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R55b9a5daa9a44863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3852377bc21e4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R25e28e7c1c324a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R59d5b17172c5428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2a3a27beb44e48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Reb910ba0c1544ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R91fb941c74ab419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5c21ca78b6e84df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2dff330699b84a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R405de89baf9d484e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R79b5903b694744f4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4a6ecde293064fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1145afbeb9974d61" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3c78314c13b04194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82c5fa3d97b2440d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0ecb122b5a1943f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02e9d66bbcdd4247" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R36c2ebbfc5194217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R074041ba475c4885" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R26b6f66bc4bd44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50176672bf2e4f2c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3125b3a8791a407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c7d9e2248a44566" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6f61fd07c13343ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb65e45ab22ee4f9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9e0e2c3ba47146f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a40c8a60f444e35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R78523624737b460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04f1c9174eb7433f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R21779463bfd34a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R079ed4b784464963" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rec89efa036cd4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb16d171fb9764c50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra0533ffb33c645f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2cbac77da524598" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R05170da1791e4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re95eb8e9495a4801" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R609a1cf7598b448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8be59ce6bea34ad9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re90575cd7ecf4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8520c8649264383" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdeeddd5286864d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R932105de4fc644cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb8c479297214417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fb3bb58af7540d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9140bbbe5e224a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa3b3ef3437c4c9e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra22fd1bc31f44214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86cb15d3cf45489f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re644824d153a43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7828f462a06f47a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9d62d1b530cd44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5f906a9823149cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5274edb9eba24a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdacb6d60d11e4889" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rda348f256d334519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cb7f5e3696a4b12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf05caa5ee4f14de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdda662938d94761" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd1ce632f54244185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra97ee117f2af4812" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R997eb1ee0c414fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96e0594ba0c245db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rca0e4a062a384bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50e86bd9b56c4b3f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d14322285ae4dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R59feca49383b43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2024f7558089424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R14d410c148b44b9d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re27483e8d2ff4c17" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2711aa9c1f4e49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5f7c9e0046e24239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R92401e9618594849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4b9dc6b1fa224ba7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R46eea4e4e60c4452" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R59feca49383b43bc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5f7c9e0046e24239"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2024f7558089424a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R92401e9618594849"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R14d410c148b44b9d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4b9dc6b1fa224ba7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1b110bc94dab4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2a010061edb44b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc517668041474276" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6a578fb064de4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5fcab743376b4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R659847d285ba43d8" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2a010061edb44b58"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc517668041474276"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5fcab743376b4dfc"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R659847d285ba43d8"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b30c7900c644235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ree498306486849c8" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2f9b84562b2401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R49baf2c832864187" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reede6b42dd0a4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R58477b7444c44da6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1becaeda399412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R568c9b9f460b4613" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe85aeed2b4d45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4598de7c406c4c02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c4383de913c4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rfde89d22ed114320" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bdd7ec8d2e34944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8ba611e2e2b44f05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6ed427d50714060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf99b5e97bc8844d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c44809a597f4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R92ed74822e014255" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fe8c93bcdea4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rae6abce43cc643fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25d2f82b6777479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb47ae78015cd48e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R532859691d734f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rb6badc406aa14237" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ef34f7541554460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R150a448b323c4dc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7063f64d39bc4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2f019a73e40f40cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd299e914150e40ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rbc64d5ecdd9c4c95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R244af94f664a4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc043dc75fa204091" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d7a7c47a2a64a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R2f37780517344594" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ef1df05f2ae4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rc955dc399f3a446c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R220c4d0db4254a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re930b1b19b2949fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde0c790a897b4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R42372565171d4317" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27727a68249d4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rfdf7a7eba0084d23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e9edec9fbc34727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb3cf8506028d404d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcab41f4b45524906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R520ddd08e84d4e59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5aed7034d55b4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R172266437a5b47ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6187773183cc477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8234ec9aed8248b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3bade2d8e1f4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra7f6fa4d3405486a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6410e424e08f4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdf2b57dff821437d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Joshua 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:9  |  Joshua 12:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[他們的王]：一個是耶利哥王，一個是靠近伯特利的艾城王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Jericho, one; the king of Ai, which is beside Beth-el, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:10  |  Joshua 12:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是耶路撒冷王，一個是希伯崙王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Jerusalem, one; the king of Hebron, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:11  |  Joshua 12:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是耶末王，一個是拉吉王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Jarmuth, one; the king of Lachish, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:12  |  Joshua 12:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是伊磯倫王，一個是基色王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Eglon, one; the king of Gezer, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:13  |  Joshua 12:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是底璧王，一個是基德王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Debir, one; the king of Geder, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:14  |  Joshua 12:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是何珥瑪王，一個是亞拉得王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Hormah, one; the king of Arad, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:15  |  Joshua 12:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是立拿王，一個是亞杜蘭王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Libnah, one; the king of Adullam, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:16  |  Joshua 12:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是瑪基大王，一個是伯特利王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Makkedah, one; the king of Beth-el, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:17  |  Joshua 12:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是他普亞王，一個是希弗王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Tappuah, one; the king of Hepher, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:18  |  Joshua 12:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是亞弗王，一個是拉沙崙王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Aphek, one; the king of Lasharon, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:1  |  Joshua 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人在約旦河外向日出之地擊殺二王，得他們的地，就是從亞嫩谷直到黑門山，並東邊的全亞拉巴之地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now these are the kings of the land, which the children of Israel smote, and possessed their land on the other side Jordan toward the rising of the sun, from the river Arnon unto mount Hermon, and all the plain on the east:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:19  |  Joshua 12:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是瑪頓王，一個是夏瑣王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Madon, one; the king of Hazor, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:20  |  Joshua 12:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是伸崙‧米崙王，一個是押煞王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Shimron-meron, one; the king of Achshaph, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:21  |  Joshua 12:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是他納王，一個是米吉多王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Taanach, one; the king of Megiddo, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:22  |  Joshua 12:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是基低斯王，一個是靠近迦密的約念王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Kedesh, one; the king of Jokneam of Carmel, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:23  |  Joshua 12:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是多珥山岡的多珥王，一個是吉甲的戈印王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Dor in the coast of Dor, one; the king of the nations of Gilgal, one;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:24  |  Joshua 12:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個是得撒王；共計三十一個王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king of Tirzah, one: all the kings thirty and one.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:2  |  Joshua 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這二王，有住希實本、亞摩利人的王西宏。他所管之地是從亞嫩谷邊的亞羅珥和谷中的[城]，並基列一半，直到亞捫人的境界，雅博河</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sihon king of the Amorites, who dwelt in Heshbon, and ruled from Aroer, which is upon the bank of the river Arnon, and from the middle of the river, and from half Gilead, even unto the river Jabbok, which is the border of the children of Ammon;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,179 +7089,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:3  |  Joshua 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與[約旦河]東邊的亞拉巴，直到基尼烈海，又到亞拉巴的海，就是鹽海，通伯‧耶西末的路，以及南方，直到毗斯迦的山根。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And from the plain to the sea of Chinneroth on the east, and unto the sea of the plain, even the salt sea on the east, the way to Beth-jeshimoth; and from the south, under Ashdoth-pisgah:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:4  |  Joshua 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有巴珊王噩。他是利乏音人所剩下的，住在亞斯他錄和以得來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the coast of Og king of Bashan, which was of the remnant of the giants, that dwelt at Ashtaroth and at Edrei,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:5  |  Joshua 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他所管之地是黑門山、撒迦、巴珊全地，直到基述人和瑪迦人的境界，並基列一半，直到希實本王西宏的境界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And reigned in mount Hermon, and in Salcah, and in all Bashan, unto the border of the Geshurites and the Maachathites, and half Gilead, the border of Sihon king of Heshbon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,179 +7551,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:6  |  Joshua 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這二王是耶和華僕人摩西和以色列人所擊殺的；耶和華僕人摩西將他們的地賜給呂便人、迦得人，和瑪拿西半支派的人為業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Them did Moses the servant of the LORD and the children of Israel smite: and Moses the servant of the LORD gave it for a possession unto the Reubenites, and the Gadites, and the half tribe of Manasseh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:7  |  Joshua 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞和以色列人在約旦河西擊殺了諸王。他們的地是從黎巴嫩平原的巴力‧迦得，直到上西珥的哈拉山。約書亞就將那地按着以色列支派的宗族分給他們為業，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the kings of the country which Joshua and the children of Israel smote on this side Jordan on the west, from Baal-gad in the valley of Lebanon even unto the mount Halak, that goeth up to Seir; which Joshua gave unto the tribes of Israel for a possession according to their divisions;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約書亞記 12:8  |  Joshua 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是赫人、亞摩利人、迦南人、比利洗人、希未人、耶布斯人的山地、高原亞拉巴、山坡、曠野，和南地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the mountains, and in the valleys, and in the plains, and in the springs, and in the wilderness, and in the south country; the Hittites, the Amorites, and the Canaanites, the Perizzites, the Hivites, and the Jebusites:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>