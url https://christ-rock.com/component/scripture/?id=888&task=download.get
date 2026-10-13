--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -65,126 +65,126 @@
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb6df393597594ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re5cd4f37ee3141ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Raf407d91ff454603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R030cd7ff84464e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R456ff0ae85cf4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9fbe32be63c24924" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R83e5a3a6c2674456"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1826514577cd4c91"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0da0ea37be064def"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3beca35cf6fd4a18"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc857193d600f49c5"/>
-[...32 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rea4d3f37e1fb4594"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2198eb78c52240cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd1a98478460d46c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R51d201de1c7943dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0372033e094c4023"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R47db6976574443a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc3dc060d72bf46ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3e1bbc97bef24747"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc6ea078499174c6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rbcb6e8fec95a495d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R06638329aa51427c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb9bf07611f0146cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Red45ae562e2c44e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf713fdcd3973414e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6d3f3e5b69e34d4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9d4145232ef24a08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5d391cab4ac04484"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6d20780ea150479d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R50df408a09564de4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc7d4f55dc28a48b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Red1b6619048948d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rfe0cce5f1c874080"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R379878de85ca4cda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R2abcf3c1181546f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R8684885edcf0434c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R7ccd09e5fccf4cff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R27ab8065962d47b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R231aed2c5f224556"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R59117318a9ce40b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R7c77d115db6a4b5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Ree513a6f9b9e4909"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R02a028ca73f9414e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R9e849cfb89ef4706"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R45274981ede94dbd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R498d0dc9fecc4563"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0c8792cf3aa34fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R83e5a3a6c2674456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0da0ea37be064def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R81b4a0da0fcf43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb31d839a4f074b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc857193d600f49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3198b3a79a414191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Racdb8395900146a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf2bbdd8c66804c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra954be6ad55b4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd1bb0c39932e4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd5ab852065754e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rddef1efddb764ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R869a8a033c144984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfec36182f15e49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R168276887ec14e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2522924c57984f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rff6f0f921cbe438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R373f741c13704f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R901c2908260249ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0508a3ba13fc48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R60f93c43e3e04850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9556285e29224265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb5571dc8c2ef449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc4cef33804d7421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2cee08933a364205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R205a927494ac4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf9efdbc6874143f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R762a354662ba45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R18f07b08cd964d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R13d09e11a0b34e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb5c232713aac4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7b8e437011d040bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2200c6a480f24ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re8564f102cd74b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ree7b129a75034e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rac10ea128a564cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R7fe3c19538f94826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rea4d3f37e1fb4594" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8fc0efb73bd3417f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4cbc2872393741a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1826514577cd4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3beca35cf6fd4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rde872e6b8cbd4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R58da99c54f0f42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2198eb78c52240cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd1a98478460d46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R51d201de1c7943dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0372033e094c4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R47db6976574443a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc3dc060d72bf46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3e1bbc97bef24747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc6ea078499174c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbcb6e8fec95a495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R06638329aa51427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb9bf07611f0146cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Red45ae562e2c44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf713fdcd3973414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6d3f3e5b69e34d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9d4145232ef24a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5d391cab4ac04484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6d20780ea150479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R50df408a09564de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc7d4f55dc28a48b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Red1b6619048948d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rfe0cce5f1c874080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R379878de85ca4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2abcf3c1181546f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8684885edcf0434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7ccd09e5fccf4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R27ab8065962d47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R231aed2c5f224556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R59117318a9ce40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7c77d115db6a4b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Ree513a6f9b9e4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R02a028ca73f9414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R9e849cfb89ef4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R45274981ede94dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R498d0dc9fecc4563" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf937fd18a69d4546" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -388,150 +388,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R59e581f04f6b4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re56086883b6145f4" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R632f85305a314b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f85ecd49d6e4c94" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6346e8d29fe24469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3aade6a212846fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R58db68d809c3417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f04df61bf334fbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R89ab7fe8a5904a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d962843f8864b19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd3bd9659a4424317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fb67f4e1669436a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf4f98b88445d4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06de5461f1774326" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R34ca9bf7f5494e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R865ec0913b8b406b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ree8c9a4ca0f44f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72763007d3ef43f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc862f6ffb51341c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98cce01afb71497e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbf18b097f0674eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde38d690bd434a94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0ffb38768acf4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ef7b88affa44a8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc889192fab654016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6431526cae94423" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfd1fbf090da549c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17e650f1b4ce4bf1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R066cddbd55fc4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb632773df5964261" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7f73a48f36794bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61b090240d2e49a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rfc286e4b60524c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c58e9c6dc9d4732" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3babad34f85540e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfad84e781228442f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb8b1aae00cb64249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree65169a39a048c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R90094e2030a0487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64b0a454bcc3487d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd7b9ee515d33446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reee5cc9e13374146" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re723cef75c6f40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50632477f7704362" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Refccdcefe5cb47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e7cf0cf91b14ae6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R4583475791c7473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd45116638d614b7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R98f99121491e4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45f8fd82e0184167" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6f9f0f8af9604875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c5c048c5d0f4121" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R16e93190d8384092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7eb6919c02d84d0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R88882c61ceb34a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11f5bd073e6b4bb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R2bd4401666374f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf93f4de409ce412d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R2e7d4f57ef394a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76100f6d06ac4385" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raf02e6c2d55540cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ee5528011b148ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3f4402d341b84b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R863efefc6c5b485a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R930448bead73451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re07316b1243a4825" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdcb519c335094871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81688293c7394574" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra17b8b4884754a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04153d0f0ebd49a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbd1a620bbf5b459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa0b4adff4a045ff" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3720,100 +3720,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf535e755f2ae43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4ab8038ad95849a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra3a0864559a2418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R57c80d31f9a5457a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0ddf8d1433f44587" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R121ff9fdc7154571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7ceedba26cd64e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R057d96dceaa0435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6da49be289be4185" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9accfe83592b49f0" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4ab8038ad95849a6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7ceedba26cd64e9f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra3a0864559a2418c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R057d96dceaa0435d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4839,116 +4839,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R57c80d31f9a5457a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6da49be289be4185"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra2de73a95d074a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5b52bfd2317c481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R209b0dce19504be6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0c924e3f4fdd4638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra947adea21f74ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reded3d382679471e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5b52bfd2317c481f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R209b0dce19504be6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra947adea21f74ada"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Reded3d382679471e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5012,150 +5012,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4f8667920b24346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R759600cc1f8f42a6" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8057b6da6fd24bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R699dab0b040b4bc0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1a5d44223824d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0c7600ff5b394b9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f3c455a675747c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R292acf2b748b4771" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d0ae7da88aa4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6642a96c2a034b55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19f69485ec8943c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R48e5b1ece99b48bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bd172146586477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rc4a384e540ec4d5c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26241076a57b44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Ra88a4b86d1d644cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R837d0f748b804006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd38d3f3619d943ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2889995c3ec44041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R666f768c86fd48bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a2d00f4090f41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R6e9e4700d6454c36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra37316cdde3c47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R210bc7521f7f4b97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0cd9253db66c4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R04ded9ec35d64387" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d3ec4f36b2b4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbcbbfdce478a47a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbebe222020a94459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rb15d535cd3b5416c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07cd4d6aceb74f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R7d371da9ce3040ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15b0e8ffecc14726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5faae3c3472c49eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47f2705ff7d94ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rf4c063408c1d42a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racae6899b4bb425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R1e2b6f28b2ce4521" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13af9b56d7ac4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R8dcb11c56ec44abf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc232a47745a34882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb84acc06b47d4967" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd947cfc0c4824aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rf1a0f9bd675d48a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R064deb92283848bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R08a922280ff84393" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb655838bcdb84d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R57cc7d0459284acf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0013ddc6f3304eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R47225ee5280b4929" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d177dcd71dc4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rc01d5fa75d6c4bba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6f378e4b8b0426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R05681d8d695f40a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R527a9a172e0140f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rc1d6c7adcee54117" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9de808947c8e42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rcdb1b735a5294148" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b30ee0d9ded485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rb1bb034435604038" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R341648e5cedd4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4192bb77f9914665" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94382862f0644cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R36499c808fbf4f91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc61799464d694f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3cc46a71721e45ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd94d3ecb32c54cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R18cd0c64bea742cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b9666dbc43f4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R343fa80c20ad4355" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5915fb77682b4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rce7e1220ed2d4a80" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5173,65 +5173,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第16章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 16 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5249,183 +5253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:9  |  Proverbs 16:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人心籌算自己的道路； 惟耶和華指引他的腳步。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man’s heart deviseth his way: but the LORD directeth his steps.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5441,183 +5407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:10  |  Proverbs 16:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王的嘴中有神語， 審判之時，他的口必不差錯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A divine sentence is in the lips of the king: his mouth transgresseth not in judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5633,183 +5561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:11  |  Proverbs 16:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>公道的天平和秤都屬耶和華； 囊中一切法碼都為他所定。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A just weight and balance are the LORD’s: all the weights of the bag are his work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5825,183 +5715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:12  |  Proverbs 16:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作惡，為王所憎惡， 因國位是靠公義堅立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is an abomination to kings to commit wickedness: for the throne is established by righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6017,183 +5869,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:13  |  Proverbs 16:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>公義的嘴為王所喜悅； 說正直話的，為王所喜愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Righteous lips are the delight of kings; and they love him that speaketh right.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6209,183 +6023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:14  |  Proverbs 16:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王的震怒如殺人的使者； 但智慧人能止息王怒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wrath of a king is as messengers of death: but a wise man will pacify it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6401,183 +6177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:15  |  Proverbs 16:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王的臉光使人有生命； 王的恩典好像春雲時雨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the light of the king’s countenance is life; and his favour is as a cloud of the latter rain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6593,183 +6331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:16  |  Proverbs 16:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>得智慧勝似得金子； 選聰明強如選銀子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How much better is it to get wisdom than gold! and to get understanding rather to be chosen than silver!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6785,183 +6485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:17  |  Proverbs 16:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正直人的道是遠離惡事； 謹守己路的，是保全性命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The highway of the upright is to depart from evil: he that keepeth his way preserveth his soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6977,183 +6639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:18  |  Proverbs 16:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>驕傲在敗壞以先； 狂心在跌倒之前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pride goeth before destruction, and an haughty spirit before a fall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7169,183 +6793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:1  |  Proverbs 16:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中的謀算在乎人； 舌頭的應對由於耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The preparations of the heart in man, and the answer of the tongue, is from the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7361,183 +6947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:19  |  Proverbs 16:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心裏謙卑與窮乏人來往， 強如將擄物與驕傲人同分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Better it is to be of an humble spirit with the lowly, than to divide the spoil with the proud.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7553,183 +7101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:20  |  Proverbs 16:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謹守訓言的，必得好處； 倚靠耶和華的，便為有福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that handleth a matter wisely shall find good: and whoso trusteth in the LORD, happy is he.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7745,183 +7255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:21  |  Proverbs 16:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中有智慧，必稱為通達人； 嘴中的甜言，加增人的學問。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wise in heart shall be called prudent: and the sweetness of the lips increaseth learning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7937,183 +7409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:22  |  Proverbs 16:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人有智慧就有生命的泉源； 愚昧人必被愚昧懲治。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Understanding is a wellspring of life unto him that hath it: but the instruction of fools is folly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8129,183 +7563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:23  |  Proverbs 16:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人的心教訓他的口， 又使他的嘴增長學問。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heart of the wise teacheth his mouth, and addeth learning to his lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8321,183 +7717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:24  |  Proverbs 16:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>良言[如同]蜂房， 使心覺甘甜，使骨得醫治。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pleasant words are as an honeycomb, sweet to the soul, and health to the bones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8513,183 +7871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:25  |  Proverbs 16:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一條路，人以為正， 至終成為死亡之路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is a way that seemeth right unto a man, but the end thereof are the ways of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8705,183 +8025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:26  |  Proverbs 16:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>勞力人的胃口使他勞力， 因為他的口腹催逼他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that laboureth laboureth for himself; for his mouth craveth it of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8897,183 +8179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:27  |  Proverbs 16:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>匪徒圖謀奸惡， 嘴上彷彿有燒焦的火。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An ungodly man diggeth up evil: and in his lips there is as a burning fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9089,183 +8333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:28  |  Proverbs 16:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>乖僻人播散紛爭； 傳舌的，離間密友。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A froward man soweth strife: and a whisperer separateth chief friends.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9281,183 +8487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:2  |  Proverbs 16:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人一切所行的，在自己眼中看為清潔； 惟有耶和華衡量人心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the ways of a man are clean in his own eyes; but the LORD weigheth the spirits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9473,183 +8641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:29  |  Proverbs 16:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>強暴人誘惑鄰舍， 領他走不善之道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A violent man enticeth his neighbour, and leadeth him into the way that is not good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9665,183 +8795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:30  |  Proverbs 16:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眼目緊合的，圖謀乖僻； 嘴唇緊閉的，成就邪惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shutteth his eyes to devise froward things: moving his lips he bringeth evil to pass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9857,183 +8949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:31  |  Proverbs 16:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>白髮是榮耀的冠冕， 在公義的道上必能得着。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The hoary head is a crown of glory, if it be found in the way of righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10049,183 +9103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:32  |  Proverbs 16:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不輕易發怒的，勝過勇士； 治服己心的，強如取城。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is slow to anger is better than the mighty; and he that ruleth his spirit than he that taketh a city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10241,183 +9257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:33  |  Proverbs 16:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>籤放在懷裏， 定事由耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The lot is cast into the lap; but the whole disposing thereof is of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10433,183 +9411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:3  |  Proverbs 16:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你所做的，要交託耶和華， 你所謀的，就必成立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Commit thy works unto the LORD, and thy thoughts shall be established.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10625,183 +9565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:4  |  Proverbs 16:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華所造的，各適其用； 就是惡人也為禍患的日子所造。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath made all things for himself: yea, even the wicked for the day of evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10817,183 +9719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:5  |  Proverbs 16:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡心裏驕傲的，為耶和華所憎惡； [雖然]連手，他必不免受罰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every one that is proud in heart is an abomination to the LORD: though hand join in hand, he shall not be unpunished.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11009,183 +9873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:6  |  Proverbs 16:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因憐憫誠實，罪孽得贖； 敬畏耶和華的，遠離惡事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By mercy and truth iniquity is purged: and by the fear of the LORD men depart from evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11201,183 +10027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:7  |  Proverbs 16:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人所行的，若蒙耶和華喜悅， 耶和華也使他的仇敵與他和好。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When a man’s ways please the LORD, he maketh even his enemies to be at peace with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11393,183 +10181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 16:8  |  Proverbs 16:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>多有財利，行事不義， 不如少有財利，行事公義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Better is a little with righteousness than great revenues without right.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>