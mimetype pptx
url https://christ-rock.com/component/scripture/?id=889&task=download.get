--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -69,128 +69,128 @@
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R38bb467d7c9d486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5286f033fb7d4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdd5cba588fd84e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6fd90ab276db4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raa9416c40b7f4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb4b141cf036a4fe0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7de95cdae6ad4c81"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfae79fbf57554036"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9f72b31a658a4ce6"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R504ddc4584e94e21"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R701025c88eba41dc"/>
-[...34 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Re7c6210f1db545fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re8e138f3980a473e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2f122854d69a459d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2051487ac81048ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Reb6aa516a0904ad1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6770364ff6334cb9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8723b97bd73c4df6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rafad60f974504db7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re72d749dead247c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8d07490e18474939"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R4abdeb5de407412a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7ba57687d72b47c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3e536052b917470f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R2181fc0a63614a7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb16118b056f74ad1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8f8117adaca645aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re1ebaa1584bd4e57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rbc95789e0cff4147"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R95d080b1931e4dc6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf244728811214ef9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R4328c041f6ec44f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd06b21066f254092"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R45468672c2174883"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R5e67bf16c62243c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R9b347c86947b4ab0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R5b2ad98a8b374c39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rea8baa13c4684ee2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R99b0c10107884e05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R5eaebed2372a4b2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rad39bafe625841bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R6787cb3ccc854ca7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R5471eb7129c047c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R3b4f6f3054e84e4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rd682510b612b458f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rb5087cb62e9c4abf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R7b413360533b4683"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R67da0cadbf5c4095"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R05a64b7d00f74679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7de95cdae6ad4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f72b31a658a4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2c8968c4ddd74d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcbd09d666ad2472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R701025c88eba41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raeb6d364041749b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1f7fe1d4599d4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7a5b991cf0804086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9bbbda62d87c440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8b7baaabe9e74c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4e114661e5d1462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ree5d35100433490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra1ff32489dcd4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8d5f2eb9c2b64d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7f3958a6f8c0421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9fc60f40602c469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7031d37204994e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R68726af9055a483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R31f7b16b50354a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1f68615dd6a04582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8bf5c76f4e294f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra9e684f5a9234ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb38e605b8ff540fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R269076b504c244c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R89123a552b044524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rab32784610ec4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd45ac50846bc456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R47b1b21c1c244f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4b7f343f3ffc47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R5ac88bd2968044d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R83f644ede51341eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rcd63aac2ec9d4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R0776f8c3dacf46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R433b42d1895e443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R9d840e3e5ba14a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Re65cfc0564874359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R60289fbd8c7b4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rb299ce5ed42c4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rcbe0cc9bb72748fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Re7c6210f1db545fe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R714d68c15d704f27" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd3e83d73d9b846f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfae79fbf57554036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R504ddc4584e94e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R823cb92092114a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf7984f770ffd4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re8e138f3980a473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2f122854d69a459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2051487ac81048ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Reb6aa516a0904ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6770364ff6334cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8723b97bd73c4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rafad60f974504db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re72d749dead247c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8d07490e18474939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4abdeb5de407412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7ba57687d72b47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3e536052b917470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2181fc0a63614a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb16118b056f74ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8f8117adaca645aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re1ebaa1584bd4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbc95789e0cff4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R95d080b1931e4dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf244728811214ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4328c041f6ec44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd06b21066f254092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R45468672c2174883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5e67bf16c62243c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9b347c86947b4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5b2ad98a8b374c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rea8baa13c4684ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R99b0c10107884e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5eaebed2372a4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rad39bafe625841bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6787cb3ccc854ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R5471eb7129c047c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R3b4f6f3054e84e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rd682510b612b458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rb5087cb62e9c4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R7b413360533b4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R67da0cadbf5c4095" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R44b826b5b26b4a3b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -394,156 +394,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R89ce90378066459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Racaccc158bc84717" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb1902e9985324920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b0b17eb4ba449bc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2a76b6ff40f14ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb39840f162574103" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rddd514b4031647de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf68de9c043184c29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3a328ba7bb884be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95801d92d2514d28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R445f8e528e314990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ae182d5a8d44398" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5469129031514d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40b0549504dc4516" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R27fad0a99bb64c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbaba524878ca436b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R523b95e7cf3c4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R077f16546b714909" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8a9f43bf514d4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1f5a12c98ba4950" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R58d42dbffc5e4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52ebf3588686452e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R07fea4bba85f41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R868eac4c5f6641d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7f7a8a245b6746ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra60867e0ea0a46f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf49f151539f04177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64e419c0909946da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R946b858865394c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R440104b747c04962" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb63b0cdc37a74a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra13c5fc144754cf2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0edbd8f7739f42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5ff2e701fab4a62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb3a530945ec64af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8b9dcc841da427f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rcb82a9d2734647b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a4d331697074970" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ree37f96d03174e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10aa5b494aa94217" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R54ac880944f94583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R585c9d60f363479c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5d32f9ba9de140d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R726cdc7a40ff43e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1dc1b0f4d7c041a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04395505b6744fbf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re6d69846bb7942db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R967ecc51a3b14338" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R71fa827ad81b4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R947c4ca30b2d4f1a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4226b439ddf54e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3aa42a4156a42bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R6abdabecab894053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa2616f47ddc4370" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R73d259bb88384013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R640f68faa5534066" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rb7ee5d04d7a3487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4544578dd1a45f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R8236c7efe8b64b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa04e2a07a97436e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R9e934f698ca84802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c208cb298914bb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R44a2ebfcb9d3453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a9ba0cb64754cd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re400ce21028e4226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36019757c4f042b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R561bf1e3c64c42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6027e7eaaefb4b7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbc3553d3661c40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9175d49e3dca46be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3535f14b36da4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76bf39a7d2444ec8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7826c6ad58dd4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2ea5273e3d74c7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd40395cf78c04eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78c77dd859fc44ea" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3922,100 +3922,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R43c9a5ef61974729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9b135438c5024e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R69e8b4b9ff564b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R741d1b631fe44c23" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R32fc0cc7cc304a7d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7dbae229e0764fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf2297efeb7584e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R65d1c32204ee4835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5e58680cbf2641fa" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a0481738fa34b27" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9b135438c5024e62"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf2297efeb7584e92"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69e8b4b9ff564b3a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R65d1c32204ee4835"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5041,116 +5041,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R741d1b631fe44c23"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5e58680cbf2641fa"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R18cc7539a4d44a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R682d0ead20514ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R150051955d4e4c65" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0a5fc90265624009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rec9bbc49e7484eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2479cd63b8074aae" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R682d0ead20514ff4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R150051955d4e4c65"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rec9bbc49e7484eec"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2479cd63b8074aae"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5214,156 +5214,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d851c156c294b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rab383970aa0d4c4e" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3009ec203e44929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R576d275078a442e6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3c13fa5f605478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf6bbcbffd81a4f7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc377dea28dbe4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Reaf43c0c24734bcf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4e597ab514a47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc040675abce04165" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfb5caa625194210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb33ff9e5bc834338" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8366f318b35f4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R52e2eabb2018449d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R047b5a657ca54a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5bacf2ed715e4ad8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra36eaf6b23f14bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd8ef7c297ca64c5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c72ead34a724dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R44713b864edd4c9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92ceb4f8401e447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd7676e20ddd04860" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2066b9c10a6747e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9cec63da9abe4413" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R678d06ebf8ae4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R5f71293a4b094e17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R246973ab895949f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R92bf7f60be1e49fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3494945a16744937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rfbeae41fa1f24ab1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ab68e08f0e7430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R1c5d9533693d42f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f28d58718f54cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rd28012d04fe246a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R788c20ca7c7a4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R86adb79073bf42f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20831ead29d54c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R06939025bc13427f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5fd849208e24191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R291c8791421f48ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c89dbdaef5f4d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R0109289862264a1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5900c493303d494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R5c3620eafee343fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7457f8dc16934872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rb28060ea41254957" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3422f99bb7554a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R7b0eed08df7b4a45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75923ba96fc9421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R537deb32156943ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b76cfb964a14e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R09a052645b6247ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2daace69ae84916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R385827885b8d4b59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40c38a03ec01486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R6123847e96224469" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3512821fc52e4fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R9b2aa89986754b11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b42066a3c0f4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R546ddcb37a944d48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e67da996f0f46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Redffc769ebfb4f5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re59f961cdcf6466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R9de3ccc489ff42ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R522f1fddb1f3406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R922fdcbb2a6f415b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R413dafb70a584111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf4569c764495455f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R455c847cedbc45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd1a78e67d68440be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98b161a396b74cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R07461572d4014ab5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf21d69b230ce4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb0fcbea62bb744f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8433d39bdae74d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb722262801e84651" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5381,65 +5381,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5457,183 +5461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:9  |  Proverbs 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰人哪，你要睡到幾時呢？ 你何時睡醒呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How long wilt thou sleep, O sluggard? when wilt thou arise out of thy sleep?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5649,183 +5615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:10  |  Proverbs 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>再睡片時，打盹片時， 抱着手躺臥片時，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet a little sleep, a little slumber, a little folding of the hands to sleep:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5841,183 +5769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:11  |  Proverbs 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的貧窮就必如強盜速來， 你的缺乏彷彿拿兵器的人來到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So shall thy poverty come as one that travelleth, and thy want as an armed man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6033,183 +5923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:12  |  Proverbs 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無賴的惡徒， 行動就用乖僻的口，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A naughty person, a wicked man, walketh with a froward mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6225,183 +6077,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:13  |  Proverbs 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用眼傳神， 用腳示意， 用指點劃，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He winketh with his eyes, he speaketh with his feet, he teacheth with his fingers;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6417,183 +6231,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:14  |  Proverbs 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中乖僻， 常設惡謀， 布散紛爭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Frowardness is in his heart, he deviseth mischief continually; he soweth discord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6609,183 +6385,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:15  |  Proverbs 6:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，災難必忽然臨到他身； 他必頃刻敗壞，無法可治。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore shall his calamity come suddenly; suddenly shall he be broken without remedy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6801,183 +6539,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:16  |  Proverbs 6:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華所恨惡的有六樣， 連他心所憎惡的共有七樣：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These six things doth the LORD hate: yea, seven are an abomination unto him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6993,183 +6693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:17  |  Proverbs 6:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是高傲的眼， 撒謊的舌， 流無辜人血的手，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A proud look, a lying tongue, and hands that shed innocent blood,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7185,183 +6847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:18  |  Proverbs 6:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>圖謀惡計的心， 飛跑行惡的腳，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An heart that deviseth wicked imaginations, feet that be swift in running to mischief,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7377,183 +7001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:1  |  Proverbs 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，你若為朋友作保， 替外人擊掌，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, if thou be surety for thy friend, if thou hast stricken thy hand with a stranger,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7569,183 +7155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:19  |  Proverbs 6:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>吐謊言的假見證， 並弟兄中布散紛爭的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A false witness that speaketh lies, and he that soweth discord among brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7761,183 +7309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:20  |  Proverbs 6:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，要謹守你父親的誡命； 不可離棄你母親的法則，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, keep thy father’s commandment, and forsake not the law of thy mother:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7953,183 +7463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:21  |  Proverbs 6:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要常繫在你心上， 掛在你項上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bind them continually upon thine heart, and tie them about thy neck.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8145,183 +7617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:22  |  Proverbs 6:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你行走，它必引導你； 你躺臥，它必保守你； 你睡醒，它必與你談論。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou goest, it shall lead thee; when thou sleepest, it shall keep thee; and when thou awakest, it shall talk with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8337,183 +7771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:23  |  Proverbs 6:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為誡命是燈，法則是光， 訓誨的責備是生命的道，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the commandment is a lamp; and the law is light; and reproofs of instruction are the way of life:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8529,183 +7925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:24  |  Proverbs 6:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>能保你遠離惡婦， 遠離外女諂媚的舌頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To keep thee from the evil woman, from the flattery of the tongue of a strange woman.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8721,183 +8079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:25  |  Proverbs 6:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你心中不要戀慕她的美色， 也不要被她眼皮勾引。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lust not after her beauty in thine heart; neither let her take thee with her eyelids.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8913,183 +8233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:26  |  Proverbs 6:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，妓女[能使人]只剩一塊餅； 淫婦獵取人寶貴的生命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For by means of a whorish woman a man is brought to a piece of bread: and the adulteress will hunt for the precious life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9105,183 +8387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:27  |  Proverbs 6:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若懷裏搋火， 衣服豈能不燒呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Can a man take fire in his bosom, and his clothes not be burned?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9297,183 +8541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:28  |  Proverbs 6:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若在火炭上走， 腳豈能不燙呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Can one go upon hot coals, and his feet not be burned?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9489,183 +8695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:2  |  Proverbs 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你就被口中的話語纏住， 被嘴裏的言語捉住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art snared with the words of thy mouth, thou art taken with the words of thy mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9681,183 +8849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:29  |  Proverbs 6:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親近鄰舍之妻的，也是如此； 凡挨近她的，不免受罰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So he that goeth in to his neighbour’s wife; whosoever toucheth her shall not be innocent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9873,183 +9003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:30  |  Proverbs 6:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>賊因飢餓偷竊充飢， 人不藐視他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Men do not despise a thief, if he steal to satisfy his soul when he is hungry;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10065,183 +9157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:31  |  Proverbs 6:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若被找着，他必賠還七倍， 必將家中所有的盡都償還。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if he be found, he shall restore sevenfold; he shall give all the substance of his house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10257,183 +9311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:32  |  Proverbs 6:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與婦人行淫的，便是無知； 行這事的，必喪掉生命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But whoso committeth adultery with a woman lacketh understanding: he that doeth it destroyeth his own soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10449,183 +9465,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:33  |  Proverbs 6:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必受傷損，必被凌辱； 他的羞恥不得塗抹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wound and dishonour shall he get; and his reproach shall not be wiped away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10641,183 +9619,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:34  |  Proverbs 6:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為人的嫉恨成了烈怒， 報仇的時候決不留情。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For jealousy is the rage of a man: therefore he will not spare in the day of vengeance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10833,183 +9773,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:35  |  Proverbs 6:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>甚麼贖價，他都不顧； 你雖送許多禮物，他也不肯干休。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He will not regard any ransom; neither will he rest content, though thou givest many gifts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11025,183 +9927,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:3  |  Proverbs 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，你既落在朋友手中， 就當這樣行才可救自己： 你要自卑，去懇求你的朋友。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do this now, my son, and deliver thyself, when thou art come into the hand of thy friend; go, humble thyself, and make sure thy friend.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11217,183 +10081,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:4  |  Proverbs 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要容你的眼睛睡覺； 不要容你的眼皮打盹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give not sleep to thine eyes, nor slumber to thine eyelids.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11409,183 +10235,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:5  |  Proverbs 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要救自己，如鹿脫離[獵戶的]手， 如鳥脫離捕鳥人的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver thyself as a roe from the hand of the hunter, and as a bird from the hand of the fowler.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11601,183 +10389,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:6  |  Proverbs 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰人哪， 你去察看螞蟻的動作就可得智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go to the ant, thou sluggard; consider her ways, and be wise:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11793,183 +10543,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:7  |  Proverbs 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>螞蟻沒有元帥， 沒有官長，沒有君王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which having no guide, overseer, or ruler,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11985,183 +10697,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 6:8  |  Proverbs 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尚且在夏天預備食物， 在收割時聚斂糧食。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Provideth her meat in the summer, and gathereth her food in the harvest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>