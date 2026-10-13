--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7da5ac7ad9f04e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9397dbab285f4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb6b9cd6a375240e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc5d9c7abdfa14f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rda90a734edde4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R13c6706d1589468b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc9d8a859e23c4ad5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0ad4979472454a49"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R44178dd7fdbe4020"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5b4e23752d324d21"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6c025367e6c54a18"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R9f8973ed182c443b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5cf0c7125af94c22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfe2b688a274a43a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd9611c95a59248a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0734515e094c44de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc0f0c7d41a7e42db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra26156ec30674191"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2114a1bd33d34aaa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9d0de50d622a4c68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R636b00fcedf34d3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R3626eeda7a2f4d63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R9f4deea9979548f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc8ed866b77b74f5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R39813091a40a46a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3266cc28bab84203"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R562c77448250443c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R282f938dcb9f4221"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf632887b06774210"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R46e393b60af44aec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R897096ed295641bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rb75ccc2136904343"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R1890eb334b6043b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Refb115a9c49e4c83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rda80ee04ada847b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R08569b139bac4103"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R89b697fc24324d14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R0a43969317a1470d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rfd5baf2902854a04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R4d19922032784b08"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0522924d2eee460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc9d8a859e23c4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44178dd7fdbe4020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R994d5c5c7e1d419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R48d2f63d82ae4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6c025367e6c54a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8b7c277f7ec24729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0e69990159ab4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9de815fe51854713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R625c28efa5ef4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdd96c05012c04d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6dba7a7ee598479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raf49539cae3544b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf697fbf5606546de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1b92e6c3af3e4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R65e1445d49144b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R082238f0e0504f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8ddad747fc454d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc68f403ed3a94b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbbbcc1240dd043ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rff2529f0bfe94bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R770edf5c4a784770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3db3b2a51a03436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R71ced3c525614c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R402086ebbd844234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R176f6bcbec914492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4b9e8256cf8041e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rfd0c26fc4f434445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R24a4e2ecf9ea41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd53d3d67b9c44348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ree7f54947be54599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R325cb9b907864c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R9f8973ed182c443b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb18405aec21e44a4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re8d91be334254460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0ad4979472454a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b4e23752d324d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4e741b99829046c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R57051f4a1a1c4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5cf0c7125af94c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfe2b688a274a43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd9611c95a59248a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0734515e094c44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc0f0c7d41a7e42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra26156ec30674191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2114a1bd33d34aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9d0de50d622a4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R636b00fcedf34d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3626eeda7a2f4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9f4deea9979548f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc8ed866b77b74f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R39813091a40a46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3266cc28bab84203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R562c77448250443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R282f938dcb9f4221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf632887b06774210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R46e393b60af44aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R897096ed295641bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb75ccc2136904343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1890eb334b6043b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Refb115a9c49e4c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rda80ee04ada847b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R08569b139bac4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R89b697fc24324d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0a43969317a1470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfd5baf2902854a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R4d19922032784b08" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra563b6cd2271421a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3d3c6dc3cfe846cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R490bc3f1395e4fb6" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdb756a66ac244c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc70533c6905485c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2cbe137fd7344a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba38d9e3dc054520" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7323df3167e24f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2c0689b0c254a6c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R45a509c8ca504eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd17c6d7fc0f4ec8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Red32f92fd7a1463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4598669ff27049e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R602ef869c9264285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34a453eed2c04e9a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6bd731f6db0c402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d5fe9d10c574344" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R08d81d75359c4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3c17c5e686641c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R25bc4c7b94664820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd073d788bf304f02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc908d143c6cf4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R745b290fd32e4f8d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rec95a281e24a4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae73efb981fe408a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R281f4b52f3524379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fee2d3bb6a64c51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3891690bbf344665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb85cca1be3d343b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5c2bd5b1d5874ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94d1aa05b9014bad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4bdd93fbbb604fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7c466112add43a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R59ff5999b56f4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5615bf7999c74f7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R923bc73668894319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fc36686c2ce4d07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0cfd4449e4aa467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R849e339b5cdf4716" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0636735161024c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c91065f44604cc3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbee44f6d4d844678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba597f6e2c1f4a4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra3a84453cfd94df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a1a50c6d05e496e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R67da6ebbff06451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f1c95633bf04b93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R19fd488df3d14b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4677675d7eab4613" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R09943c930c3a4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4c9db8a9d0c4d47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R712b36b09a9b413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R646c23ba75034538" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9ce075cb6b94477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25b178ab929e4949" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2e738d0135d34729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recd7c5b4d4f7440a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re4688a9e4b224299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31a10f2b5b404e5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6b917ab55915470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ba9a98437c44564" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R133e4e959569472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R85ff16e7ba2c408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdef45708d899460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1cd58737df5c4ca2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R64fd5fe4e1db4259" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R725b6cc210864498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re49e45d7bb6e47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbb17795c1cf14d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9d809b39fc84432f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3f504f9e2ad141df" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R85ff16e7ba2c408b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re49e45d7bb6e47af"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdef45708d899460e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbb17795c1cf14d59"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1cd58737df5c4ca2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9d809b39fc84432f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9b8df8c62d404610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9ffab1395d88462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R201e83d0c72448e0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0da86c704f964f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6e9a6794a18e4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14bd77480681482a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9ffab1395d88462d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R201e83d0c72448e0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6e9a6794a18e4f76"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R14bd77480681482a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R794c869cef2147ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1948cdbbbe6f4110" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red0da03d768a4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb2aa1f32a32b4a42" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb61e6492d8a4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfec4abb3f5534670" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5192bacc941e4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb55d477558eb492d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb85ce8f460f4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R35be669a52154cf8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e7b4172b67f4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R65f5ac1656864150" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20690762c4584801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7fe276ce17fb4296" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3e3b90cd9d447c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R17abc7c74b4746cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c80174a537647e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Reb73b8f0a14648b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc96d91a1f9c43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R863bdc802a684f77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c5a59776c244c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R6d0bd6f8259a456f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b02bafa79aa449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R915e3659b4964dc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R392a1fe91b654886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R88c9143dd2494d21" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c92533447de4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc54c305cbfd8427d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R237c3fe31a894542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R82b981564c1f4f73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R677feae30c9b4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rf33b7d1acf7148e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R028f8ddc3824431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rcce4621377a04120" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6839c324e3c4470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R15a43d7d6d964845" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbb434f11a0c4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rfc98fcf979ca4bc7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R051f305e8aa6402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R0fc637801cd2461e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R433488d1d3aa43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R280818311ae84426" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7aa108e7cc994573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R5b732d287d994dff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra83e5c66712d4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rb9e9b43736094366" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R159ea37a4c744f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra1cef586d2384471" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R594462e3fa974bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6971ab5a2d4e4e5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07f0d287393d4a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra34fe41483754d3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f974a8a41604e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb39d9ae41bcd4961" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51101bb87faf49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3e33bf945dd94866" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41a0b076320c41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2c766f5ca5d3489d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bcab441126348a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re6146df848d2400f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第29章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 29 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:9  |  Proverbs 29:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人與愚妄人相爭， 或怒或笑，總不能使他止息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If a wise man contendeth with a foolish man, whether he rage or laugh, there is no rest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,183 +4783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:10  |  Proverbs 29:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好流人血的，恨惡完全人， 索取正直人的性命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The bloodthirsty hate the upright: but the just seek his soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5009,183 +4937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:11  |  Proverbs 29:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚妄人怒氣全發； 智慧人忍氣含怒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A fool uttereth all his mind: but a wise man keepeth it in till afterwards.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:12  |  Proverbs 29:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>君王若聽謊言， 他一切臣僕都是奸惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If a ruler hearken to lies, all his servants are wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:13  |  Proverbs 29:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>貧窮人、強暴人在世相遇； 他們的眼目都蒙耶和華光照。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The poor and the deceitful man meet together: the LORD lighteneth both their eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:14  |  Proverbs 29:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>君王憑誠實判斷窮人； 他的國位必永遠堅立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king that faithfully judgeth the poor, his throne shall be established for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,183 +5553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:15  |  Proverbs 29:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>杖打和責備能加增智慧； 放縱的兒子使母親羞愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The rod and reproof give wisdom: but a child left to himself bringeth his mother to shame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:16  |  Proverbs 29:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人加多，過犯也加多， 義人必看見他們跌倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the wicked are multiplied, transgression increaseth: but the righteous shall see their fall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:17  |  Proverbs 29:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>管教你的兒子，他就使你得安息， 也必使你心裏喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Correct thy son, and he shall give thee rest; yea, he shall give delight unto thy soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:18  |  Proverbs 29:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沒有異象，民就放肆； 惟遵守律法的，便為有福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where there is no vision, the people perish: but he that keepeth the law, happy is he.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:1  |  Proverbs 29:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人屢次受責罰，仍然硬着頸項； 他必頃刻敗壞，無法可治。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He, that being often reproved hardeneth his neck, shall suddenly be destroyed, and that without remedy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:19  |  Proverbs 29:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只用言語，僕人不肯受管教； 他雖然明白，也不留意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A servant will not be corrected by words: for though he understand he will not answer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,183 +6477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:20  |  Proverbs 29:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你見言語急躁的人嗎？ 愚昧人比他更有指望。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seest thou a man that is hasty in his words? there is more hope of a fool than of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:21  |  Proverbs 29:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人將僕人從小嬌養， 這僕人終久必成了他的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that delicately bringeth up his servant from a child shall have him become his son at the length.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:22  |  Proverbs 29:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好氣的人挑啟爭端； 暴怒的人多多犯罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An angry man stirreth up strife, and a furious man aboundeth in transgression.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:23  |  Proverbs 29:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人的高傲必使他卑下； 心裏謙遜的，必得尊榮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man’s pride shall bring him low: but honour shall uphold the humble in spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:24  |  Proverbs 29:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人與盜賊分贓，是恨惡自己的性命； 他聽見叫人發誓的聲音，卻不言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso is partner with a thief hateth his own soul: he heareth cursing, and bewrayeth it not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:25  |  Proverbs 29:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懼怕人的，陷入網羅； 惟有倚靠耶和華的，必得安穩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fear of man bringeth a snare: but whoso putteth his trust in the LORD shall be safe.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:26  |  Proverbs 29:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求王恩的人多； 定人事乃在耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many seek the ruler’s favour; but every man’s judgment cometh from the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:27  |  Proverbs 29:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為非作歹的，被義人憎嫌； 行事正直的，被惡人憎惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An unjust man is an abomination to the just: and he that is upright in the way is abomination to the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:2  |  Proverbs 29:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人增多，民就喜樂； 惡人掌權，民就歎息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the righteous are in authority, the people rejoice: but when the wicked beareth rule, the people mourn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:3  |  Proverbs 29:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛慕智慧的，使父親喜樂； 與妓女結交的，卻浪費錢財。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso loveth wisdom rejoiceth his father: but he that keepeth company with harlots spendeth his substance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:4  |  Proverbs 29:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王藉公平，使國堅定； 索要賄賂，使國傾敗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king by judgment establisheth the land: but he that receiveth gifts overthroweth it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:5  |  Proverbs 29:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諂媚鄰舍的， 就是設網羅絆他的腳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man that flattereth his neighbour spreadeth a net for his feet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:6  |  Proverbs 29:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人犯罪，自陷網羅； 惟獨義人歡呼喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the transgression of an evil man there is a snare: but the righteous doth sing and rejoice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:7  |  Proverbs 29:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人知道查明窮人的案； 惡人沒有聰明，就不得而知。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous considereth the cause of the poor: but the wicked regardeth not to know it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 29:8  |  Proverbs 29:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>褻慢人煽惑通城； 智慧人止息眾怒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Scornful men bring a city into a snare: but wise men turn away wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>