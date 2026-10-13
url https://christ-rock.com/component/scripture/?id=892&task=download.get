--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -65,126 +65,126 @@
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R429d623464a0442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0cad7474d7df4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R82b8c69c74e84db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2cbc9c964e1c4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R798ae2f9967f4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd88fb0b996d642b0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd0c0a1aa49e940e9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra3e5b70f8f224073"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R36353d095cb149be"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1ae0bbeab6174761"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R958bf57d3fb943a9"/>
-[...32 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Redfefcd64a654948"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R258448463cce438f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R70379026c8d44c5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8f22f340fbca49ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rad066586a26e473f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb730677ca11a4db9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfd02b3bd75344b19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2032ad74485140ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2f5a359074ef413c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R509806ae87b745da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8131f0e3bf88474b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7d2e16d090cc46d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rea045c9a73ef4b15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R02c0342c677147cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R66609d3f343b4349"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R96870240524a4dd8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R068aaf14e4404ccc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6f16f69020fc4026"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3539cbc3b7984643"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc029ea028e66420b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rff1a7ce7337f463f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R88e18762b8c345ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Reb2bceda187a461b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R44573bd8f0a44506"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R7f263128293c4c94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rfe005ab348b447b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R97144640ada64e6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R7c72f316b4cc4a1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R8c18cb8c26ce43f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R3b121d62203a4ea6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R1fb94261686442e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rd09a60db72dc4556"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R6ad487fd741941dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R51cf33134856413d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R72185af7e9204578"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R15cc71a4540c4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd0c0a1aa49e940e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36353d095cb149be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3e9451b811c84cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R33a7eae899564776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R958bf57d3fb943a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rde66db7aa7d0402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R92ff01f9e8684f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re04eafd9491642c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R30edc7e3f72241ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R76759f8ab2ec4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2456b407a96944f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfb238e0d8b614435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R13ccd8aa3a1448b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R659cd909ef2a4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R47dd4ceeef3644b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R751eb603da29465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd8e4519ca9ad4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra860d3e8f9c442b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8b38af9df3dd4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra59c7258f373484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3cf12404e88c4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf307256be3a94d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re9bc901f1dcf4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4129186dc28740a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R184003ecf06c45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7af4440747654198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R53e6f02484a64215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4b279fda306447c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R57685564a37c44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R239dd13c8dc04cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8765369926134c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R80969d6f0b6b40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbe83c1e151b64c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4cda07fa4b414393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc288dfb70fd34206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rab151a239caa446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rd98f315a47d4495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Redfefcd64a654948" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R19799387962d43a8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb30195c06bfb412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra3e5b70f8f224073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ae0bbeab6174761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0b4614e4999d4938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7299c472047b4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R258448463cce438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R70379026c8d44c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8f22f340fbca49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rad066586a26e473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb730677ca11a4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfd02b3bd75344b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2032ad74485140ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2f5a359074ef413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R509806ae87b745da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8131f0e3bf88474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7d2e16d090cc46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rea045c9a73ef4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R02c0342c677147cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R66609d3f343b4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R96870240524a4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R068aaf14e4404ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6f16f69020fc4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3539cbc3b7984643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc029ea028e66420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rff1a7ce7337f463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R88e18762b8c345ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Reb2bceda187a461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R44573bd8f0a44506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7f263128293c4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rfe005ab348b447b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R97144640ada64e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R7c72f316b4cc4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8c18cb8c26ce43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3b121d62203a4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R1fb94261686442e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rd09a60db72dc4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R6ad487fd741941dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R51cf33134856413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R72185af7e9204578" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra77d6dd7c47e4868" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -388,150 +388,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0e7c1d6bf5be4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57bca588a8db4138" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb502ddc18e544207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0780b975c096408d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R505232a7c596450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb96f5a3cf8454af1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R39fcc78082fa4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b9a8066aa5e4c5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3667fc9836984102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c3061b331a74026" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R212b0beb8db14cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44058220f3fd43c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd7c6e90abe3245dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2802347d085e4744" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra24aeba94f814ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc610ac44cf554fb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf6a0cbd531ad4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79e502c3f2ce4a0a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R11294beb1a6b4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e1412635eb64b63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5a905069c47b407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d8ff48eaa54424e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R93c9e3d60b1d447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f0d5236c59c46dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Raf164b82ec844a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36621f4f95034b5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfb5811d21aea4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2596928c6f548b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra70396fedeb2459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafa7c19a809a485b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R09d233c476c54aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5b96b7023304a52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1d05e5ce6b9b4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5e7605b1bf44fb5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcb5dc8f06fac45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c13da6e95fa4813" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re4958aca2061443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c17e921ea384676" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1373ef8dae0e419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R899f0b9de1c440f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R52ba1d165c894d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd765bc38d64a43fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd412711471824066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8877b48860c435e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rceebb06e0c6a46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4094cd150fc45a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R8a1e0bd83641452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3967408fbabe43dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra9a9e8bdba2c4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ce8cd0f4df24fbc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Ra69f9cf4a3644984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb210f6ffdbfc4502" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rbdafc70c58d6492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52dce7c29d49405e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R3f210a24dc1a4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R397e74b6c7bb43b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rd2c47f82ca7842a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a6845eb24a44eb9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R5e51bdac837b44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04a44cf3d57c4fd4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raae19d72f9ba4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd71b46fe54144f70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7b7bd591a4fc448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8933ad68c6394ada" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3be55f3f319b4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57f7bcb407814f10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7ca541ac403f416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b924546f93d41ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7d5b392ad1984eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33f3d16d5cab401b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R07a11ec566f04c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29776ab48efe4ad4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3720,100 +3720,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8de7a83bdb7e470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R655be45f208b403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R80047ed2db784248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R417edc45e8a64aca" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb8b312ee13c8491e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3bcb7610fd28417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R644e7547a1df4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb9025e0964bb407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdc96f319d33545a8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R496e69ad1dcd4fc3" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R655be45f208b403a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R644e7547a1df4c9d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R80047ed2db784248"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb9025e0964bb407a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4839,116 +4839,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R417edc45e8a64aca"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdc96f319d33545a8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R23fc969b31f64401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd1ac191733ae48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R500a0d29ac0c458b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8b50db89549c4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra232d8c0df524208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03f88ae52d74460d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd1ac191733ae48bf"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R500a0d29ac0c458b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra232d8c0df524208"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R03f88ae52d74460d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5012,150 +5012,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cdbf07894df4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6a40c4becb744f4a" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4ca9eef125d4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfb51f007023b4b73" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R487542864f9f4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R42979375b1f34525" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0bcf5fcea0b4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R2ad9fa28ce854cba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc78a4ce41d64da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ree5f55309dd44976" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1573390f2f534d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R8c5a4851673c4073" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dc96b26caac4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R5ac0918719f74433" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e68645832df4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R805e6eb2adbd4e66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bfec10f30ad4638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R390bf79ec45f4d30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc80fa29d97864e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R58d927cb4c09411a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cf4489241354157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ree5d678d1cea41bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64116bcdf2214f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R64a55e013a304ab0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0e6d71a58e14137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R9a9df1c405bc4424" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb16293d54b1749bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rdeb6cb371d4f4caf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re144e97079744b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R5116c7c8028147d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85a74e85a3594ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rd10c73251cf54261" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d34b2129d334233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R52c2287efd7c4d18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c66ed4b85d4479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R647d785ef80f4366" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01cb2bb52b4a4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R3090657293174817" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48e6e649693d4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rf0af1fea03814e6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad8d8837a16a4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb9cf1e87594c44ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R048177930bc646d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Reb3c9db10da74eba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec89508ca2074bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R52ff2847cb7445f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44652a713e204c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R7d204ebf89fa41c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93b50ce8972a4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R4d78c0b5472c479a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd10f41edd755458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R62ead654702a45ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f3bc173add742f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rcd96a8f869bc461c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R978509c67a134b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rbc4e4db65f154599" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9dce1796a822434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R36a2c42cf4444e95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3214cfc4ff544b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R3bf16fc19d2a4f01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a3e60e39f5248e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R45c26a82e1844bd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05570d41e7494993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R422d429c635a4b85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bfb386cbd8b4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3ea5147519584310" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93efc15eabaa4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0c4f3ef71f904c66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R210b69346fc74461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re402a989726c4a41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc39561f4b8944d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R69618fe2c14d434a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5173,65 +5173,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5249,183 +5253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:9  |  Proverbs 15:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人的道路，為耶和華所憎惡； 追求公義的，為他所喜愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The way of the wicked is an abomination unto the LORD: but he loveth him that followeth after righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5441,183 +5407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:10  |  Proverbs 15:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>捨棄正路的，必受嚴刑； 恨惡責備的，必致死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Correction is grievous unto him that forsaketh the way: and he that hateth reproof shall die.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5633,183 +5561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:11  |  Proverbs 15:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>陰間和滅亡尚在耶和華眼前， 何況世人的心呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hell and destruction are before the LORD: how much more then the hearts of the children of men?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5825,183 +5715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:12  |  Proverbs 15:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>褻慢人不愛受責備； 他也不就近智慧人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A scorner loveth not one that reproveth him: neither will he go unto the wise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6017,183 +5869,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:13  |  Proverbs 15:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中喜樂，面帶笑容； 心裏憂愁，靈被損傷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A merry heart maketh a cheerful countenance: but by sorrow of the heart the spirit is broken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6209,183 +6023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:14  |  Proverbs 15:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聰明人心求知識； 愚昧人口吃愚昧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heart of him that hath understanding seeketh knowledge: but the mouth of fools feedeth on foolishness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6401,183 +6177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:15  |  Proverbs 15:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>困苦人的日子都是愁苦； 心中歡暢的，常享豐筵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the days of the afflicted are evil: but he that is of a merry heart hath a continual feast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6593,183 +6331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:16  |  Proverbs 15:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>少有財寶，敬畏耶和華， 強如多有財寶，煩亂不安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Better is little with the fear of the LORD than great treasure and trouble therewith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6785,183 +6485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:17  |  Proverbs 15:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>吃素菜，彼此相愛， 強如吃肥牛，彼此相恨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Better is a dinner of herbs where love is, than a stalled ox and hatred therewith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6977,183 +6639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:18  |  Proverbs 15:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>暴怒的人挑啟爭端； 忍怒的人止息紛爭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wrathful man stirreth up strife: but he that is slow to anger appeaseth strife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7169,183 +6793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:1  |  Proverbs 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>回答柔和，使怒消退； 言語暴戾，觸動怒氣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A soft answer turneth away wrath: but grievous words stir up anger.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7361,183 +6947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:19  |  Proverbs 15:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰人的道像荊棘的籬笆； 正直人的路是平坦的大道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The way of the slothful man is as an hedge of thorns: but the way of the righteous is made plain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7553,183 +7101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:20  |  Proverbs 15:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧子使父親喜樂； 愚昧人藐視母親。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wise son maketh a glad father: but a foolish man despiseth his mother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7745,183 +7255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:21  |  Proverbs 15:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無知的人以愚妄為樂； 聰明的人按正直而行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Folly is joy to him that is destitute of wisdom: but a man of understanding walketh uprightly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7937,183 +7409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:22  |  Proverbs 15:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不先商議，所謀無效； 謀士眾多，所謀乃成。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Without counsel purposes are disappointed: but in the multitude of counsellors they are established.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8129,183 +7563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:23  |  Proverbs 15:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>口善應對，自覺喜樂； 話合其時，何等美好。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man hath joy by the answer of his mouth: and a word spoken in due season, how good is it!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8321,183 +7717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:24  |  Proverbs 15:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人從生命的道上升， 使他遠離在下的陰間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The way of life is above to the wise, that he may depart from hell beneath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8513,183 +7871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:25  |  Proverbs 15:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必拆毀驕傲人的家， 卻要立定寡婦的地界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD will destroy the house of the proud: but he will establish the border of the widow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8705,183 +8025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:26  |  Proverbs 15:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡謀為耶和華所憎惡； 良言乃為純淨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The thoughts of the wicked are an abomination to the LORD: but the words of the pure are pleasant words.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8897,183 +8179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:27  |  Proverbs 15:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>貪戀財利的，擾害己家； 恨惡賄賂的，必得存活。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is greedy of gain troubleth his own house; but he that hateth gifts shall live.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9089,183 +8333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:28  |  Proverbs 15:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的心，思量如何回答； 惡人的口吐出惡言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heart of the righteous studieth to answer: but the mouth of the wicked poureth out evil things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9281,183 +8487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:2  |  Proverbs 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人的舌善發知識； 愚昧人的口吐出愚昧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The tongue of the wise useth knowledge aright: but the mouth of fools poureth out foolishness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9473,183 +8641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:29  |  Proverbs 15:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華遠離惡人， 卻聽義人的禱告。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is far from the wicked: but he heareth the prayer of the righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9665,183 +8795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:30  |  Proverbs 15:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眼有光，使心喜樂； 好信息，使骨滋潤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The light of the eyes rejoiceth the heart: and a good report maketh the bones fat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9857,183 +8949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:31  |  Proverbs 15:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聽從生命責備的， 必常在智慧人中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The ear that heareth the reproof of life abideth among the wise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10049,183 +9103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:32  |  Proverbs 15:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>棄絕管教的，輕看自己的生命； 聽從責備的，卻得智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that refuseth instruction despiseth his own soul: but he that heareth reproof getteth understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10241,183 +9257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:33  |  Proverbs 15:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敬畏耶和華是智慧的訓誨； 尊榮以前，必有謙卑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fear of the LORD is the instruction of wisdom; and before honour is humility.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10433,183 +9411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:3  |  Proverbs 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的眼目無處不在； 惡人善人，他都鑒察。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The eyes of the LORD are in every place, beholding the evil and the good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10625,183 +9565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:4  |  Proverbs 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>溫良的舌是生命樹； 乖謬的嘴使人心碎。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wholesome tongue is a tree of life: but perverseness therein is a breach in the spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10817,183 +9719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:5  |  Proverbs 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚妄人藐視父親的管教； 領受責備的，得着見識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A fool despiseth his father’s instruction: but he that regardeth reproof is prudent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11009,183 +9873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:6  |  Proverbs 15:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人家中多有財寶； 惡人得利反受擾害。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the house of the righteous is much treasure: but in the revenues of the wicked is trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11201,183 +10027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:7  |  Proverbs 15:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人的嘴播揚知識； 愚昧人的心並不如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The lips of the wise disperse knowledge: but the heart of the foolish doeth not so.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11393,183 +10181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 15:8  |  Proverbs 15:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人獻祭，為耶和華所憎惡； 正直人祈禱，為他所喜悅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sacrifice of the wicked is an abomination to the LORD: but the prayer of the upright is his delight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>