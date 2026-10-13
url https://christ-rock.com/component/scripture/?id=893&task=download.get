--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R804a9d28b0714f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R198269ff93d84678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3495ec38a2704d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0b0c8ad8d594444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re6ed04dd386e49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R284f2494402841cd" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R77717bd6da3944d1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra40297a8c3164be2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R950426e9d3a94d13"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5a561b63d31241b1"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfaf923f12e6641c0"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R8b8329f9e4b0423f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8149d2ba7847470a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7c411d8ba8104113"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf89d20b85e3b4bab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R653b226339f049b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd3ce2ea105e946b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R003f62dcdd124787"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1533245617d64250"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R76d132a233234fcc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6ee5f5f222274318"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R55c92f57eb8f4777"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8fd0450278894e13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R65ac9e48520340a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rac5d549cd4584586"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6305e1a28f73427b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R640cfe39bc694c3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rb636639fbc374144"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9a91d91427da4109"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb9a593abeffe4fb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0f02edb6b7f042c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Raa80b8a314b44a6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rb556791397a545a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R8971618608464d08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd786a83e33c14870"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R04596e4a020d4334"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R18c73d45a0694e1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rc2ac645271e947c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rd36487daa1034492"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Re2aa1bcec6664491"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R985a41bf060f4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R77717bd6da3944d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R950426e9d3a94d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R93301e127c164b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1c8931e74c964eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfaf923f12e6641c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6723fd8d6fe24508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re1f6c9d382f142c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R63bd863b25514dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R695ecb27488a4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9b163696a66c4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6b0c10b2dd7c48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4d6dd30a1d4943a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9b2afb1f3ad04baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6e35165766084833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1c9551acae4e4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R058f0d01fbfb4a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R19b97f5fe72942e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Racf0217ef2994842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R50d74b1bac5845cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6d8c933cdb46493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7197f9b15823402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R995949c378b943b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8621000a8911449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R96f7dd1a7bed4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9d389e2c3d2c436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1aaadc83be6a44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R176071da46bc465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3b83e31d58a2455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd21c5161ba6c447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R20fdedd6e5a84739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re7fb572b86b744bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8b8329f9e4b0423f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R22466019bf48481c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re31d45438cc841c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra40297a8c3164be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a561b63d31241b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf65279d872374b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1e5dee3b8fb04e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8149d2ba7847470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7c411d8ba8104113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf89d20b85e3b4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R653b226339f049b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd3ce2ea105e946b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R003f62dcdd124787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1533245617d64250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R76d132a233234fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6ee5f5f222274318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R55c92f57eb8f4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8fd0450278894e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R65ac9e48520340a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rac5d549cd4584586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6305e1a28f73427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R640cfe39bc694c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb636639fbc374144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9a91d91427da4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb9a593abeffe4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0f02edb6b7f042c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raa80b8a314b44a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb556791397a545a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8971618608464d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd786a83e33c14870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R04596e4a020d4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R18c73d45a0694e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc2ac645271e947c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd36487daa1034492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re2aa1bcec6664491" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra60c364532bf4d08" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rccfe24c004184676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38aa82d407bc452c" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R50048cf423af4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde10105c845147bb" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfc216d6dcde74ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56b051a1764c4b3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1c02b430c3d44152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ebc16d205a244ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R52f99640e5934bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65a35abf686c4643" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5ad5d9da83064fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb106b85be4b542cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra0bd6f65795b4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf55b2bceefc3465d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R06682c3a8a5b4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50468a193d864a63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R47b46440b8ad4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01c90f4efc0a4856" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R927f3e0322da4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb227afb400a4cbc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R557b0ce3a0694572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5107b6c75534d3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R926684d67e564634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a5fdc47a2bd4ca5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6a9068698140463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c06817e9a064eb0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Refabcb7d22444dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf313fc769b1047a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf463126b93fc4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd799e28d48b9423d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R550a4cbfba94464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31547ddcc5fe4a5c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb1357d32898a4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red061f8fb7904762" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra4cb50470a044afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e45e1a10b684be5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R72b568b75b67465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36650501bb884a45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Raab866e5ee17462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fa55fe9fec54d12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd785ab55dfe14364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a05470c09d5411d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9332fef092ff466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2954022a73ae42b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc8c6b3154a59479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e755fea1e3647fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R59a43149203a4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcdc787bdf5944712" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2c6b4ac4c0514c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b1c58a9d18249d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra73d9d219a1c49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R403165f13f3f40c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra5dd7fb0697d4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f481df27d4a4a37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R566a7b79511042c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R737e15479d0d40b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7722a6ff8e4a4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63674ddeefed4553" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0e203e5677964af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2307187feb474ca7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc02e39a5c52640f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5304fba4d774442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1f2b2ac2812b4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R174b5129797e46df" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R16c17f9856054198" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref6dc538788f4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb1986cecbfbd457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R10b20eca66704ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2dcdb2ff9fe24166" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad2c66eb53164b02" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5304fba4d774442f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb1986cecbfbd457c"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1f2b2ac2812b4525"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R10b20eca66704ed8"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R174b5129797e46df"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2dcdb2ff9fe24166"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4ecd46319dec4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1984346600354b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re10c3428baed4521" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8a9bb5a9d6c84519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1a39e312254e4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22e35ae6a01c4de3" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1984346600354b85"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re10c3428baed4521"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1a39e312254e4755"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R22e35ae6a01c4de3"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9062825ce4cc416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb53cd46ba7dc4b90" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d49a0f947754736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9aae9016425d47da" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R265d8ea2fa3b4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6585b179a41b4c15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c080c0934d140ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6f555184bd3e4a52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f1a27e3729448be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8b8c47d147384674" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb6ec3ec361d4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R5507aeca594945f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43962ba633854af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rab28fddad852410a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcaca7c7197a4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rafdd69b4492b42e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07024411027e4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R15d7284afe0244eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1608e5bea0f498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R3f6e2038646d412f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3a52fa55e644743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R57f5ad2cba134edb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red373d533a004ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rbf7d719ad2284bbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5c4a384be1440c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R222ca0089fc048aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R398afceaee08490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R93d5a7baa31344ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69488a9800514c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R49853d679b094a22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb907c54601a4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R9de1cca3f46243a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbefe1ef5b2c24887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R9ffba69c63ec4abc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c30c17456ab4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Re70174c8ff4c409c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d7441f480944f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R681f74642f864775" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88085d5fdb1a4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R654a97607e134236" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf24a00b7852b414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rf33ebce035134bcb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff309266feaa4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R64723835b1c34b10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1b647f2a3474cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R08c1c8dd75f84934" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74555d76dddc49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb084040e5a894c48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ca1569b88b243cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rec09a9c1094e4131" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32bc0095a8f44690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R703425a09ec44533" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb97763631c6a4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re0cf8c64630d41ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4607542783a04444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R6ec118d69cbc4727" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d5e4a72c0a9438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R156964c8c54049e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41a1e69e3ce740e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8928dc269b1e4df7" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:9  |  Proverbs 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她必將華冠加在你頭上， 把榮冕交給你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She shall give to thine head an ornament of grace: a crown of glory shall she deliver to thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,183 +4783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:10  |  Proverbs 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，你要聽受我的言語， 就必延年益壽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear, O my son, and receive my sayings; and the years of thy life shall be many.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5009,183 +4937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:11  |  Proverbs 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我已指教你走智慧的道， 引導你行正直的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have taught thee in the way of wisdom; I have led thee in right paths.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:12  |  Proverbs 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你行走，腳步必不致狹窄； 你奔跑，也不致跌倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou goest, thy steps shall not be straitened; and when thou runnest, thou shalt not stumble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:13  |  Proverbs 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要持定訓誨，不可放鬆； 必當謹守，因為它是你的生命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take fast hold of instruction; let her not go: keep her; for she is thy life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:14  |  Proverbs 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可行惡人的路； 不要走壞人的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Enter not into the path of the wicked, and go not in the way of evil men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,183 +5553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:15  |  Proverbs 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要躲避，不可經過； 要轉身而去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Avoid it, pass not by it, turn from it, and pass away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:16  |  Proverbs 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這等人若不行惡，不得睡覺； 不使人跌倒，睡臥不安；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they sleep not, except they have done mischief; and their sleep is taken away, unless they cause some to fall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:17  |  Proverbs 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他們以奸惡吃餅， 以強暴喝酒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they eat the bread of wickedness, and drink the wine of violence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:18  |  Proverbs 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但義人的路好像黎明的光， 越照越明，直到日午。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the path of the just is as the shining light, that shineth more and more unto the perfect day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:1  |  Proverbs 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾子啊，要聽父親的教訓， 留心得知聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear, ye children, the instruction of a father, and attend to know understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:19  |  Proverbs 4:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人的道好像幽暗， 自己不知因甚麼跌倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The way of the wicked is as darkness: they know not at what they stumble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,183 +6477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:20  |  Proverbs 4:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，要留心聽我的言詞， 側耳聽我的話語，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, attend to my words; incline thine ear unto my sayings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:21  |  Proverbs 4:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都不可離你的眼目， 要存記在你心中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them not depart from thine eyes; keep them in the midst of thine heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:22  |  Proverbs 4:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為得着它的，就得了生命， 又得了醫全體的良藥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they are life unto those that find them, and health to all their flesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:23  |  Proverbs 4:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要保守你心，勝過保守一切， 因為一生的果效是由心發出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Keep thy heart with all diligence; for out of it are the issues of life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:24  |  Proverbs 4:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要除掉邪僻的口， 棄絕乖謬的嘴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Put away from thee a froward mouth, and perverse lips put far from thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:25  |  Proverbs 4:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的眼目要向前正看； 你的眼睛當向前直觀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let thine eyes look right on, and let thine eyelids look straight before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:26  |  Proverbs 4:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要修平你腳下的路， 堅定你一切的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ponder the path of thy feet, and let all thy ways be established.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:27  |  Proverbs 4:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可偏向左右； 要使你的腳離開邪惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn not to the right hand nor to the left: remove thy foot from evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:2  |  Proverbs 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我所給你們的是好教訓； 不可離棄我的法則。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I give you good doctrine, forsake ye not my law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:3  |  Proverbs 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在父親面前為孝子， 在母親眼中為獨一的嬌兒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I was my father’s son, tender and only beloved in the sight of my mother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:4  |  Proverbs 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>父親教訓我說：你心要存記我的言語， 遵守我的命令，便得存活。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He taught me also, and said unto me, Let thine heart retain my words: keep my commandments, and live.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:5  |  Proverbs 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要得智慧，要得聰明，不可忘記， 也不可偏離我口中的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Get wisdom, get understanding: forget it not; neither decline from the words of my mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:6  |  Proverbs 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可離棄智慧，智慧就護衛你； 要愛她，她就保守你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Forsake her not, and she shall preserve thee: love her, and she shall keep thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:7  |  Proverbs 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧為首； [所以]，要得智慧。 在你一切所得之內必得聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wisdom is the principal thing; therefore get wisdom: and with all thy getting get understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 4:8  |  Proverbs 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>高舉智慧，她就使你高升； 懷抱智慧，她就使你尊榮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Exalt her, and she shall promote thee: she shall bring thee to honour, when thou dost embrace her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>