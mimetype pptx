--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rca434f811bb34cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7f9dfbc7c6d44772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R29fd67693b1e4074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd6585ef062db4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2153f85152aa4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5fa49f87e01f4b7a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R15b57d46d8484e79"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R39fe545b651844b0"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3d21b62797e9446a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1d69fc17b0ae4eec"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R57b2380b7bdf40b3"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Red1ffe76d2ce4d0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R28278b5cc6dc4cd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rba2fbcff101f4eac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rce773172a12849e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R152347c92f26497c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra339bd0cd3dd49a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6c365c5e85c243b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2f469249647d4976"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R273cc29f219b460f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rcc1b6a92eaf34993"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8dffc9f7ed53426a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R644df219707c466f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf9f97499c4104f30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5bc223caf5e048d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R8553fb2d2c6d4317"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re2c6a1981d1b4a21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Red48c386c81742c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rcb1d48a1ea99468e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R93e7f883313e471d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R83000566570241e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5f97703cce9e4fea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6f165c5e46e14a90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rea504ead81c34625"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R7dd605f103574ca5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rf9df2415b1dc4c14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R9e93f0b2b8c84f35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Ra7497447602147e2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb2fb3c23cf2f4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R15b57d46d8484e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d21b62797e9446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0297b2993daf4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R33e7dbfeb2904bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R57b2380b7bdf40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3a09f8db80ba47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R961ff1bbb40b4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0de7db27ab0d40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0bc2f0b112744e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd0136ae75b3c4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R524f03f5b4c14df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6ae602ef5ccb4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rccd4a949a079487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R83d1711a92024f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0bb0977925864227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R89505db90ee04ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R19910660b5cf4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Raa45526e0c6e44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R07bcf6a583614e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R03dbffa98f344fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra97e09fa28a245c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra54c0ec548ef4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc29a867d3d3b4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc3e8f885fdb84a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd529fcb3cbfe4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rfaa3c1a244e54a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R59c19d55ad3a48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R65e8229b177d4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6a9639a834894ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Red1ffe76d2ce4d0d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7596fd94605341d9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc4e2f4005c96498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R39fe545b651844b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d69fc17b0ae4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd48ab6bcef224355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7fb913c181304626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R28278b5cc6dc4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rba2fbcff101f4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rce773172a12849e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R152347c92f26497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra339bd0cd3dd49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6c365c5e85c243b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2f469249647d4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R273cc29f219b460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcc1b6a92eaf34993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8dffc9f7ed53426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R644df219707c466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf9f97499c4104f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5bc223caf5e048d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8553fb2d2c6d4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re2c6a1981d1b4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Red48c386c81742c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcb1d48a1ea99468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R93e7f883313e471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R83000566570241e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5f97703cce9e4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6f165c5e46e14a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rea504ead81c34625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7dd605f103574ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf9df2415b1dc4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9e93f0b2b8c84f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra7497447602147e2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4b5748bf50e64e0c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Read4b3f3a4f6441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb28505b5f18d4b80" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R78cc188dc2e648b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52501eb9677d4622" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R39fe9c80880a470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc67e36d8b4f84b27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R629919d66a404455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40bb9cca34724806" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb84ba7af74bd40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0335cfeefe0848de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4f0447edbd644a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re77fcfbb2fd64c74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R163f4fd8051349c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf91ceae1298e4159" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5497e246ed1a4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R041b179e5ba040d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra275e55ac12448f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf27dbef023843cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd9b769997c144c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R684b0221be004663" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R09a8a0612fe34c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re511064b007348a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6eb965530e5b4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f8837cffcb042ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R48e68306874d494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R742e9db7e3984b78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R72037c520be84f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2bddb041dadf47b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R67c4f88fc65d4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb68aa19da3884423" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R66e599b6f54444d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96acf6f0e7d34b1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0db0895837c4478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4058069d1e244a3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd2017f6ba508448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R520ec0c6c521488a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd4159d304663480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0dcbd20f6354d54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9ebe31a1d88d4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4320c2e142c043f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd78e573e81424e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16bf88a3ad264e4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2e1fee09915641ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re07cfaee449746ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R86844cb745c74251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d358f0e07e94709" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R67ad68d7ea8a4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0256cd55238c47aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R61b4a77e9d714c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8efd3cf0ebe64362" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R679def5f0e384446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4260dc054da343d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfd58697a8f03431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4675eb8359694ac9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R79c22ca1bd1744d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63a98214456947c7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra832d35fc5884a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbcc8ceb4e572421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbaaf91bb5b2247aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R13d681b3f01b4af6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R215c06f1c80b49a9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2be3ca9ae35b48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R156e6d4d591146d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re9385543313d4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8364e58a71094b7c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd7ab277658434961" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbcc8ceb4e572421b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R156e6d4d591146d0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbaaf91bb5b2247aa"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re9385543313d4b0a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R13d681b3f01b4af6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8364e58a71094b7c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9016da7a86204924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R37ccacbf69994d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0fd4113b8254f94" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R619eef5f81014ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc43a3e3f6aef4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d7077bd65014dd5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R37ccacbf69994d6c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re0fd4113b8254f94"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc43a3e3f6aef4c2d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0d7077bd65014dd5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd185a56ff0eb4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3ba722b4c3fe47d8" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37f13eda33524bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R24ab9b9e86c849a1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc0a699b667f4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R26868521888d4c0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e20635b4ccd49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6362e73eb69b4ec6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3878e6f47917434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1c83439b30d942a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90305731a5394328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd2cf962dd36f4909" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1234718d42d64f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7c22a85dcefb41ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7235549f16b147da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R880d7d07f6af4868" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bf5dd26e0a349db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rf22a7f3bbd2549c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d0c2c0765984be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1d406c78d033423a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09f81a5aa3c64c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf39a2338d8ee495a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ae0ea091d1a4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rc03f23688d1543ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5527f8599c974a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rac603bf18e8c4094" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f65b5fa197f4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rcc850a5ae78d4030" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf246ef37567f461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R4e2087fc65654730" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re61228f4a63b426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R8a4c778a96d64e0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d53dbcdbcec4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rc2941fc5b7324a03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68e3c553c2f749f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2b43f9ea4dbe437b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc48c2cbabb9449f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R2ad1304f91f3449d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02165c0c3dc94e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R337833126cc34797" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c2cbb1a69a64900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb4f720dd4748495b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf798e3afdac442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re5b7257c5ecc4fb1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R330112a838364e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc09bd63c8d4a4846" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92db9c43abb042f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rcb13dcda0cde487e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9a88c192d9c48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3015605fde1a406c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra450dbac336c4f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rcc61dfbfa4794e6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R529cb98d30dc4e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc6ef2a000f12468b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e0ea98a38bf450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8c06fc92e91e4fab" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第13章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 13 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:9  |  Proverbs 13:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的光明亮； 惡人的燈要熄滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The light of the righteous rejoiceth: but the lamp of the wicked shall be put out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:10  |  Proverbs 13:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>驕傲只啟爭競； 聽勸言的，卻有智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Only by pride cometh contention: but with the well advised is wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:11  |  Proverbs 13:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不勞而得之財必然消耗； 勤勞積蓄的，必見加增。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wealth gotten by vanity shall be diminished: but he that gathereth by labour shall increase.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:12  |  Proverbs 13:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所盼望的遲延未得，令人心憂； 所願意的臨到，卻是生命樹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hope deferred maketh the heart sick: but when the desire cometh, it is a tree of life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:13  |  Proverbs 13:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>藐視訓言的，自取滅亡； 敬畏誡命的，必得善報。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso despiseth the word shall be destroyed: but he that feareth the commandment shall be rewarded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:14  |  Proverbs 13:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人的法則是生命的泉源， 可以使人離開死亡的網羅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The law of the wise is a fountain of life, to depart from the snares of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:15  |  Proverbs 13:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>美好的聰明使人蒙恩； 奸詐人的道路崎嶇難行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Good understanding giveth favour: but the way of transgressors is hard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:16  |  Proverbs 13:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡通達人都憑知識行事； 愚昧人張揚自己的愚昧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every prudent man dealeth with knowledge: but a fool layeth open his folly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:17  |  Proverbs 13:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>奸惡的使者必陷在禍患裏； 忠信的使臣乃醫人的良藥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wicked messenger falleth into mischief: but a faithful ambassador is health.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:18  |  Proverbs 13:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>棄絕管教的，[必致]貧受辱； 領受責備的，必得尊榮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Poverty and shame shall be to him that refuseth instruction: but he that regardeth reproof shall be honoured.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:1  |  Proverbs 13:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧子[聽]父親的教訓； 褻慢人不聽責備。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wise son heareth his father’s instruction: but a scorner heareth not rebuke.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:19  |  Proverbs 13:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所欲的成就，心覺甘甜； 遠離惡事，為愚昧人所憎惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The desire accomplished is sweet to the soul: but it is abomination to fools to depart from evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:20  |  Proverbs 13:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與智慧人同行的，必得智慧； 和愚昧人作伴的，必受虧損。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that walketh with wise men shall be wise: but a companion of fools shall be destroyed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:21  |  Proverbs 13:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>禍患追趕罪人； 義人必得善報。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Evil pursueth sinners: but to the righteous good shall be repayed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:22  |  Proverbs 13:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>善人給子孫遺留產業； 罪人為義人積存資財。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A good man leaveth an inheritance to his children’s children: and the wealth of the sinner is laid up for the just.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:23  |  Proverbs 13:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>窮人耕種多得糧食， 但因不義，有消滅的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Much food is in the tillage of the poor: but there is that is destroyed for want of judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:24  |  Proverbs 13:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不忍用杖打兒子的，是恨惡他； 疼愛兒子的，隨時管教。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that spareth his rod hateth his son: but he that loveth him chasteneth him betimes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:25  |  Proverbs 13:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人吃得飽足； 惡人肚腹缺糧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous eateth to the satisfying of his soul: but the belly of the wicked shall want.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:2  |  Proverbs 13:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人因口所結的果子，必享美福； 奸詐人[必遭]強暴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man shall eat good by the fruit of his mouth: but the soul of the transgressors shall eat violence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:3  |  Proverbs 13:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謹守口的，得保生命； 大張嘴的，必致敗亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that keepeth his mouth keepeth his life: but he that openeth wide his lips shall have destruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:4  |  Proverbs 13:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰人羨慕，卻無所得； 殷勤人必得豐裕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The soul of the sluggard desireth, and hath nothing: but the soul of the diligent shall be made fat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:5  |  Proverbs 13:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人恨惡謊言； 惡人有臭名，且致慚愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A righteous man hateth lying: but a wicked man is loathsome, and cometh to shame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:6  |  Proverbs 13:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行為正直的，有公義保守； 犯罪的，被邪惡傾覆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Righteousness keepeth him that is upright in the way: but wickedness overthroweth the sinner.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:7  |  Proverbs 13:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>假作富足的，卻一無所有； 裝作窮乏的，卻廣有財物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is that maketh himself rich, yet hath nothing: there is that maketh himself poor, yet hath great riches.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 13:8  |  Proverbs 13:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人的資財是他生命的贖價； 窮乏人卻聽不見威嚇的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The ransom of a man’s life are his riches: but the poor heareth not rebuke.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>