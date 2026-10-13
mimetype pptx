--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbe63ab0fc8d04f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfcabade54b4a40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R791b1015b3c34169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbc10e611190b4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R542aef57cd0c4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra54bab49568c48d1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6749fe530de746b6"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4c626c230d9a4e71"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8a12ee5ea1af4a10"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R180e3831baff4bba"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra7ebb5c0437d4b44"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R8ed9092723194b4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R06c470ddaf3646e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re6f2ceb9d8e3435e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1e1cb6a8ae604015"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5835aa897cb3407b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbed18aa2fe3946a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re097f5f40b4846c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7eb29d9e41274aac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7cb6b2c2f0874c1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9f1ecc0f4e654036"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R30accd7b916647a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rda8921f1a1f54c5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7d0ef38a9266464a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R230f7426eb46467a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra41c14d64d45475a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9cb87c76bf6d4e9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rcb89e71ed8c74a13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R8c8751d963424bd6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd62e8ef07e084e70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R8745c0ea52c144e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R10fa877235a74231"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ref1e5acea35e475b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R42cb6ba76c474099"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd601c02dbcfc43c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra6820260395a4473"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R3a7fa87465fa41fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R9bd4aed8fec04bb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R3b8a90607feb4752"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rdb7766d6840a40e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rdb0abe1da79648aa"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1c39313a1ede4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6749fe530de746b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a12ee5ea1af4a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R008ba231690849a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R571243879cb549c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra7ebb5c0437d4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R41f72ca784af433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1a5ec8b3b97b4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R252db032f0004eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5232416acb9e4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R704ef58533c349bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9e5253e5b0e345bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8dbacc9ab2fc41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3b497676a1b04d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re2e9af9251d64f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5a415959d2264562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R577663738577489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3aadf8640fd1435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0d956e06002a43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd74e955a269b49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra179e338d3cd4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0948be022e9146a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb1f86d64ace44513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R804641d125834502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R90fd7d3179b64d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R60976f6da882427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2f56bd857bd94c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2754436a8a9e4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8885b906e98f4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R879312b7fdfc491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R980e06b2436847e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra7e6190e896a4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R962e29f5018d449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R8ed9092723194b4b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5d8145c4e01a4c44" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R872c9731cde94b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4c626c230d9a4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R180e3831baff4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf1d59f7665a041d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6e133883339d42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R06c470ddaf3646e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re6f2ceb9d8e3435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1e1cb6a8ae604015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5835aa897cb3407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbed18aa2fe3946a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re097f5f40b4846c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7eb29d9e41274aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7cb6b2c2f0874c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9f1ecc0f4e654036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R30accd7b916647a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rda8921f1a1f54c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7d0ef38a9266464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R230f7426eb46467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra41c14d64d45475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9cb87c76bf6d4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcb89e71ed8c74a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8c8751d963424bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd62e8ef07e084e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8745c0ea52c144e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R10fa877235a74231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ref1e5acea35e475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R42cb6ba76c474099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd601c02dbcfc43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra6820260395a4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3a7fa87465fa41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9bd4aed8fec04bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3b8a90607feb4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rdb7766d6840a40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rdb0abe1da79648aa" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re402829d5c264aa7" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra450993a10bf492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0210100097184e75" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rda71017657c34d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7f06a0905804ebc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3e2a416a2d8c44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39ed53b109ea4e5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R800b08645d0d4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c4e9e3d9993495e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R65da689e3b7b4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra61ea11e5dac490a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4e1efc2e71474a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04b789ad2a2647bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcfa71d83f5ce438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51b9f688e813482c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6a89a6f5fd504ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8956e796a7245f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc914c5f585bb4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R446aac231f6845b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0443ad6bed294e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00180114a4c649be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd046636fa0474c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ad533ad0d9c4289" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb36862ee25e24ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41f1082558db420c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8541ea542a584057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e6eac8009704b39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R881172e8da62454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26376a000cf44491" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfa4ff4323a654e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b5012909db844ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra09ceb241d194370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b7976485e414269" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6c26ef8716124bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a558c62670a4ad9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R459ca50577c445de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28e239f5ea0a4776" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R71f61437fdc14563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b733172d909493a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8c8ec8cbb4ad4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77003046e0b34328" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R17498cdc00e94da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc83f459775194ee8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R98c70d58e6a9405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc15435e333d94e9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3aa1eee0e89c4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0063ddad41044bbf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R733f8e0d5232434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbaa76edc4eac4eae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3a17bf4f3fb64399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bba487883144529" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R06497fa2674d4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7dc8ea831a95417b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R13d63b1fc4e8467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d9fabcea2654a9b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Reeabea6f3c394023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d4ad27aec684d3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1575a6465e6943b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8599f6d8ae66470e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R262508466dfa4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R263a5735b8024dae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R77f6ec9be6564813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcce7c9f8e539476e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb674e99e0e0a4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6ac8a59be2b543f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4a5e24abdb8943b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdfef1c64dbe64cbe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd193020e593a401f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra59fa556bfe8448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6b2becdd667e4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc5608838b82c4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfa5e32078af7460a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbc79ad65b8414d25" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6ac8a59be2b543f5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6b2becdd667e4d16"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4a5e24abdb8943b6"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc5608838b82c4629"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdfef1c64dbe64cbe"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfa5e32078af7460a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd0665f02362f4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R49484a68d3a44281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e3bfb7a78614457" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra654a79b16924760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R737c47fbdcf04609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7af066d77020462d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R49484a68d3a44281"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5e3bfb7a78614457"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R737c47fbdcf04609"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7af066d77020462d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R682f569ea90d43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6983aad0a5ac4002" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f736731dd96447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6f14b88ff6274665" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6cab2c5dbbf24239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0fb5bc60276e430e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5685668994d54c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5f77bf7abdf94dcd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7007d517da64e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rac1352dd64044713" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0001a8f1bc74804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rfebdd55608284f5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f6bf1a332b9449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R9f9813ffb6054893" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R315f9a40a50b4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R43baf1dd48ba41e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f5c09c1cd074af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9e14f7e103614faf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1ab441df2484179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1e046b3e9877490a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda1780b06ba24243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R85fbe9ad68da43b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42a493ea166c4fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R303a879ff0f04fe2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4508cdd61214666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rcf581c1a91ac47dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b6bd83403884946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4ad5fa3031824c61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ec0d5e5b23842a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R760a09e59b98402f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bdb6e9cad234f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R58651d9b24e94e24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d9147eb5420452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R21fce22ca7824d24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb69d96f24da4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rd9400b3748fd4e6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08529cd2a27d4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rc39fa43a80d6402b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rced1cc1bd7f74888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Ref0cab3026f34d2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46fbcd3e512d42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rdb2e856269ed40ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21b43a220c3e4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R9238f62f15c349e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0c2207cf88f43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R75ea9f4a826140a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4b61178d9c54960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R3061fe4d5a614852" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2eec648e189746ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd9b3e9f95baf459f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0539be6c7c9d42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R274254a592fc4fbd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71462cbccba14734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5e4274f784af41aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80c9aa0f3673418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra90acbb081e340b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0267155309d441fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rcbb64950b9f14ef5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf5766f7a4e349fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R1ea94d0efe9d4001" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa66142504024d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf3227a36394b4120" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第17章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 17 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:9  |  Proverbs 17:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遮掩人過的，尋求人愛； 屢次挑錯的，離間密友。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that covereth a transgression seeketh love; but he that repeateth a matter separateth very friends.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:10  |  Proverbs 17:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一句責備話深入聰明人的心， 強如責打愚昧人一百下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A reproof entereth more into a wise man than an hundred stripes into a fool.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:11  |  Proverbs 17:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人只尋背叛， 所以必有嚴厲的使者奉差攻擊他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An evil man seeketh only rebellion: therefore a cruel messenger shall be sent against him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:12  |  Proverbs 17:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>寧可遇見丟崽子的母熊， 不可遇見正行愚妄的愚昧人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let a bear robbed of her whelps meet a man, rather than a fool in his folly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:13  |  Proverbs 17:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以惡報善的， 禍患必不離他的家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso rewardeth evil for good, evil shall not depart from his house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,183 +5503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:14  |  Proverbs 17:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>紛爭的起頭[如]水放開， 所以，在爭鬧之先必當止息爭競。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The beginning of strife is as when one letteth out water: therefore leave off contention, before it be meddled with.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:15  |  Proverbs 17:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>定惡人為義的，定義人為惡的， 這都為耶和華所憎惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that justifieth the wicked, and he that condemneth the just, even they both are abomination to the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:16  |  Proverbs 17:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧人既無聰明， 為何手拿價銀買智慧呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore is there a price in the hand of a fool to get wisdom, seeing he hath no heart to it?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:17  |  Proverbs 17:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>朋友乃時常親愛， 弟兄為患難而生。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A friend loveth at all times, and a brother is born for adversity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:18  |  Proverbs 17:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在鄰舍面前擊掌作保 乃是無知的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man void of understanding striketh hands, and becometh surety in the presence of his friend.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:1  |  Proverbs 17:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>設筵滿屋，大家相爭， 不如有塊乾餅，大家相安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Better is a dry morsel, and quietness therewith, than an house full of sacrifices with strife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:19  |  Proverbs 17:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>喜愛爭競的，是喜愛過犯； 高立家門的，乃自取敗壞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He loveth transgression that loveth strife: and he that exalteth his gate seeketh destruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:20  |  Proverbs 17:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心存邪僻的，尋不着好處； 舌弄是非的，陷在禍患中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hath a froward heart findeth no good: and he that hath a perverse tongue falleth into mischief.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:21  |  Proverbs 17:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>生愚昧子的，必自愁苦； 愚頑人的父毫無喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that begetteth a fool doeth it to his sorrow: and the father of a fool hath no joy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:22  |  Proverbs 17:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>喜樂的心乃是良藥； 憂傷的靈使骨枯乾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A merry heart doeth good like a medicine: but a broken spirit drieth the bones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:23  |  Proverbs 17:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人暗中受賄賂， 為要顛倒判斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wicked man taketh a gift out of the bosom to pervert the ways of judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:24  |  Proverbs 17:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>明哲人眼前有智慧； 愚昧人眼望地極。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wisdom is before him that hath understanding; but the eyes of a fool are in the ends of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:25  |  Proverbs 17:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧子使父親愁煩， 使母親憂苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A foolish son is a grief to his father, and bitterness to her that bare him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:26  |  Proverbs 17:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>刑罰義人為不善； 責打君子為不義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also to punish the just is not good, nor to strike princes for equity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:27  |  Proverbs 17:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>寡少言語的，有知識； 性情溫良的，有聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hath knowledge spareth his words: and a man of understanding is of an excellent spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:28  |  Proverbs 17:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧人若靜默不言也可算為智慧； 閉口不說也可算為聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even a fool, when he holdeth his peace, is counted wise: and he that shutteth his lips is esteemed a man of understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:2  |  Proverbs 17:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>僕人辦事聰明，必管轄貽羞之子， 又在眾子中同分產業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wise servant shall have rule over a son that causeth shame, and shall have part of the inheritance among the brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:3  |  Proverbs 17:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鼎為煉銀，爐為煉金； 惟有耶和華熬煉人心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fining pot is for silver, and the furnace for gold: but the LORD trieth the hearts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:4  |  Proverbs 17:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行惡的，留心聽奸詐之言； 說謊的，側耳聽邪惡之語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wicked doer giveth heed to false lips; and a liar giveth ear to a naughty tongue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:5  |  Proverbs 17:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>戲笑窮人的，是辱沒造他的主； 幸災樂禍的，必不免受罰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso mocketh the poor reproacheth his Maker: and he that is glad at calamities shall not be unpunished.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:6  |  Proverbs 17:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>子孫為老人的冠冕； 父親是兒女的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Children’s children are the crown of old men; and the glory of children are their fathers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:7  |  Proverbs 17:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚頑人說美言本不相宜， 何況君王說謊話呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Excellent speech becometh not a fool: much less do lying lips a prince.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 17:8  |  Proverbs 17:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>賄賂在餽送的人眼中看為寶玉， 隨處運動都得順利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A gift is as a precious stone in the eyes of him that hath it: whithersoever it turneth, it prospereth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>