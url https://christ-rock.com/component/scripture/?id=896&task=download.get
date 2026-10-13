--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Race078ab40fd4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R244ad833db7b42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8935fa202ef64329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R52a02f94f4ac452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R51c345e23d9247ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R67d7f829fa244c15" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd271a7f0807e4dfb"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R106c4e9206e54f26"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6ecdf54cbecc4fc5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R77ad911b995d4e7e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra317bbaeb5fb48e9"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R74b03ea10a234543"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2688a29e02324075"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3644d4eceea1497d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rde4473de8ec74e1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6186ceb115f94ec0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3dab16582a1f447c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0aa7f4f972ab421b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R187908209d22499c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb1a8bb19b1d24347"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rcd3c414b6f25464c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra4b108e673244812"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rde203e358c6241ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf034501313fb475c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R977096dc055147f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4d1faa2841a84cd7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R73c468ff19734d35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R266486f842e34242"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2c6fb0a85fb24f24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb760c80a547945a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Ra109090a4d3f408e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rfc57efcc9ed448b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Re263a09d6dbc49aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R6f71a6f648f948a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R1f5f451244b042b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R64de9a69997743cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R1b7d1bb0afd4430b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R2f864f05e1a149ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R24d44426764149b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rc854733699bf41dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R6b5fc34fef074bdf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rf77850ff42574dbd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R69ab06ba98884b2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rc29d0e0b4be44f8a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R23edee3c4d22421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd271a7f0807e4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ecdf54cbecc4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R21e9228c61354668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0032ea53566b4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra317bbaeb5fb48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra829cc667b07452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R08fbf50018014a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re2535731747144fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R30f03d4c09e74c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R546e68b4768d44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4e85a50d741c4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd5c2309765824785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcf2b59129e804bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R98aa61eb28b54fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4b5289cb617d4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R35fae08e48e84a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re48972576c9c4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8304d0d70e5243bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5d6f9d067fee44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R34f422aaf7bd4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rad1d316e7cce4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R47284d37bf7940a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5a55456a6fa9446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rda9aed0f99914046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7db4de46def64028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4369020b5bb64ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rae127a023a0d404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc62d9aa6545c483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5876a41a9ee8432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R403fac9aca214965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1919524e69a34f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1b387efa07e24ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R5a18d27c12534b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rf2009f8cc0bb4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R8974b9b2f2174be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R74b03ea10a234543" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra3825cfaddd54f69" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0c40c2da6db44e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R106c4e9206e54f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77ad911b995d4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1a7f669264d84dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc0f48da887d349c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2688a29e02324075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3644d4eceea1497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rde4473de8ec74e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6186ceb115f94ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3dab16582a1f447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0aa7f4f972ab421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R187908209d22499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb1a8bb19b1d24347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcd3c414b6f25464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra4b108e673244812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rde203e358c6241ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf034501313fb475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R977096dc055147f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4d1faa2841a84cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R73c468ff19734d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R266486f842e34242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2c6fb0a85fb24f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb760c80a547945a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra109090a4d3f408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfc57efcc9ed448b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re263a09d6dbc49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6f71a6f648f948a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1f5f451244b042b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R64de9a69997743cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1b7d1bb0afd4430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2f864f05e1a149ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R24d44426764149b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc854733699bf41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R6b5fc34fef074bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rf77850ff42574dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R69ab06ba98884b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc29d0e0b4be44f8a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R516672d164b7402c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbe939f0f11a04952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13f134945b264780" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd7d9b615a10b48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91a62c497e244c4c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R84207600e00a416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree7c38dbd52b404a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd3b6b74a387140a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14eb12dc2b79490e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5177c21dc17d47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra49909cd95f445df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R68f5a5941bcb4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d4e402053e341a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R437ea19e1a5549bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3f1055e0d7f4ede" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc74cf434f15d456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8161deed530493c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7f48709e45f54b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70af339d72b14650" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8991a5a5ec25475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59fa46e037324dcb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc2aab0f4591d43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra106c3e449c24fac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4f54316bc5544607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R108692ec0bc140df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfb8d2d32aed64f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0907b8a9c38f4068" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra8c127ae879749ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2079be8018c4968" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R086908a00f9f4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c94406df1d74935" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R282c0c1ff1b34f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R090f5fbe2cf843f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re88053d2d93f44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0377bd5d21354f09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd3cb1fdebcc348f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R536c60fd9f8746e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfb69b5c8054b4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d9ccfcef03346fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1eb47e68fc6141b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a2320fe52a748e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd45115fbd83b435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39ccb252dda74b72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rbe7075bd24334551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R189cca80511d470e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re8b4bd64bf48402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11f032fbd45542fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd2b7829a46a748ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b917cc866df42d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R176c341983bb4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccb94bbe3f684616" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Ref5c4f9761b54b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e48746add1d4bb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R247694554d5c48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R198c13bc184449ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc49e3ec2e9d24570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R416e89ee97a94674" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R53d37d5d28964173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52aa998ad7c4441d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf3e60f2835394a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc685e21d1dd54f30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R54b254bbc5a743d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb71ecc03358a4f72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R71b333a6a52c4025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfec3a46321394726" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0acf671e307c4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcab7c5b027404e39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8e450133db994eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04d6becb0d034823" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R97a92a8cc8ce40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re1f451f92a8a4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3acd53bf138442b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R934e520e775449f4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R499b1192ac344763" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfd005275fd724cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4a77393a8d5f4088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R45561bc0f97b4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0044c1cb17284785" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb415f5cc018f45b4" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re1f451f92a8a4cd6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4a77393a8d5f4088"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3acd53bf138442b6"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R45561bc0f97b4be5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R934e520e775449f4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0044c1cb17284785"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0da1b3cdd33f4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcf7ee5d0f03243d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1d7c088c19b441b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2c268f254df9480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R11acffd9cbdb4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1773e77c870a4a51" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcf7ee5d0f03243d3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra1d7c088c19b441b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R11acffd9cbdb4c9d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1773e77c870a4a51"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cc65b0fe139477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R356a2e2af8b544f6" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8343914b0ec54301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R98a7c6b26e7047dc" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81f50319d1de4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8c779dca9f5a4435" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0fbdecbe1fb436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0790614ae3ca4c2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0b8a1ca867246e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R35902e7c4326490f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc48b5968970b426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc977fef4c1d74d86" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cb6571837d84a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R74b29aa947c2416d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17743120c8c64158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R7df13e7c9c994b65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0aa0e0ece15466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re654b698c7ec45be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19c0a1d94a874713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R65c1dfc7b58e4f05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2614878ff3e4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9366a446082848f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra74dc2de248e4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rd11ceca111554e3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a661277cf324160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R3edd3bda4c4e43ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R727aa6e9604c45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R90678804aa7548db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2ba4132b23d4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R665ec11d0f464273" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra97cfa46f14b46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R08892afe63d94a55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raca518c982b94b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rb4be3d3a2bc64c17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69c0811c55884661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Re3ccb4c6a0ea464c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8cd67f2e41d4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Ree7208e4564b4f6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c80a41b20614794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Ra6c3bbfc5f9a4ad3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e2fca7542404027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rd6ba310514274bc1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf9b2c19d9224273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R8dd354aa2af644f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00f3c82aaddd4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rc9d5adfe780544d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc84e299c0d3b4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R9871b44f5733495e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05a8056963504b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1ebd1b4cc25c4387" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9293a246b2fb4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R60a49d6e924b4f5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29099367115f4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R2bcd6ec061d0402c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58eab77267384b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Raa468dc9ad51449a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0cf63c4786ab47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R45fbf73f87e44eeb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0186620b89964528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R88c5e22d0ecb40ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ba5b1c5741648ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd6a0d11414594850" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rceb158f3194b41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdb39cd26ca59464d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9cc0e4cf0f74fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9fe3fbbfb2b94079" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R003902aa2c6642df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R518eab763e304181" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第11章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 11 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:9  |  Proverbs 11:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不虔敬的人用口敗壞鄰舍； 義人卻因知識得救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An hypocrite with his mouth destroyeth his neighbour: but through knowledge shall the just be delivered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:10  |  Proverbs 11:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人享福，合城喜樂； 惡人滅亡，人都歡呼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When it goeth well with the righteous, the city rejoiceth: and when the wicked perish, there is shouting.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:11  |  Proverbs 11:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>城因正直人祝福便高舉， 卻因邪惡人的口就傾覆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By the blessing of the upright the city is exalted: but it is overthrown by the mouth of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:12  |  Proverbs 11:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>藐視鄰舍的，毫無智慧； 明哲人卻靜默不言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is void of wisdom despiseth his neighbour: but a man of understanding holdeth his peace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:13  |  Proverbs 11:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>往來傳舌的，洩漏密事； 心中誠實的，遮隱事情。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A talebearer revealeth secrets: but he that is of a faithful spirit concealeth the matter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:14  |  Proverbs 11:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無智謀，民就敗落； 謀士多，人便安居。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where no counsel is, the people fall: but in the multitude of counsellors there is safety.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:15  |  Proverbs 11:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為外人作保的，必受虧損； 恨惡擊掌的，卻得安穩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is surety for a stranger shall smart for it: and he that hateth suretiship is sure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:16  |  Proverbs 11:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恩德的婦女得尊榮； 強暴的男子得資財。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A gracious woman retaineth honour: and strong men retain riches.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:17  |  Proverbs 11:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>仁慈的人善待自己； 殘忍的人擾害己身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The merciful man doeth good to his own soul: but he that is cruel troubleth his own flesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:18  |  Proverbs 11:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人經營，得虛浮的工價； 撒義種的，得實在的果效。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked worketh a deceitful work: but to him that soweth righteousness shall be a sure reward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:1  |  Proverbs 11:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詭詐的天平為耶和華所憎惡； 公平的法碼為他所喜悅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A false balance is abomination to the LORD: but a just weight is his delight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:19  |  Proverbs 11:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恆心為義的，[必得]生命； 追求邪惡的，[必致]死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As righteousness tendeth to life: so he that pursueth evil pursueth it to his own death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:20  |  Proverbs 11:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中乖僻的，為耶和華所憎惡； 行事完全的，為他所喜悅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that are of a froward heart are abomination to the LORD: but such as are upright in their way are his delight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:21  |  Proverbs 11:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人[雖然]連手，必不免受罰； 義人的後裔必得拯救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though hand join in hand, the wicked shall not be unpunished: but the seed of the righteous shall be delivered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:22  |  Proverbs 11:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦女美貌而無見識， [如同]金環帶在豬鼻上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As a jewel of gold in a swine’s snout, so is a fair woman which is without discretion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:23  |  Proverbs 11:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的心願盡得好處； 惡人的指望致干忿怒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The desire of the righteous is only good: but the expectation of the wicked is wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:24  |  Proverbs 11:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有施散的，卻更增添； 有吝惜過度的，反致窮乏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is that scattereth, and yet increaseth; and there is that withholdeth more than is meet, but it tendeth to poverty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:25  |  Proverbs 11:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好施捨的，必得豐裕； 滋潤人的，必得滋潤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The liberal soul shall be made fat: and he that watereth shall be watered also himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:26  |  Proverbs 11:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屯糧不賣的，民必咒詛他； 情願出賣的，人必為他祝福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that withholdeth corn, the people shall curse him: but blessing shall be upon the head of him that selleth it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:27  |  Proverbs 11:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懇切求善的，就求得恩惠； 惟獨求惡的，惡必臨到他身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that diligently seeketh good procureth favour: but he that seeketh mischief, it shall come unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:28  |  Proverbs 11:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倚仗自己財物的，必跌倒； 義人必發旺，如青葉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that trusteth in his riches shall fall: but the righteous shall flourish as a branch.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:2  |  Proverbs 11:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>驕傲來，羞恥也來； 謙遜人卻有智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When pride cometh, then cometh shame: but with the lowly is wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:29  |  Proverbs 11:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>擾害己家的，必承受清風； 愚昧人必作慧心人的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that troubleth his own house shall inherit the wind: and the fool shall be servant to the wise of heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:30  |  Proverbs 11:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人所結的果子就是生命樹； 有智慧的，必能得人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fruit of the righteous is a tree of life; and he that winneth souls is wise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:31  |  Proverbs 11:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，義人在世尚且受報， 何況惡人和罪人呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the righteous shall be recompensed in the earth: much more the wicked and the sinner.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:3  |  Proverbs 11:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正直人的純正必引導自己； 奸詐人的乖僻必毀滅自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The integrity of the upright shall guide them: but the perverseness of transgressors shall destroy them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:4  |  Proverbs 11:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>發怒的日子資財無益； 惟有公義能救人脫離死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Riches profit not in the day of wrath: but righteousness delivereth from death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:5  |  Proverbs 11:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>完全人的義必指引他的路； 但惡人必因自己的惡跌倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteousness of the perfect shall direct his way: but the wicked shall fall by his own wickedness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:6  |  Proverbs 11:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正直人的義必拯救自己； 奸詐人必陷在自己的罪孽中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteousness of the upright shall deliver them: but transgressors shall be taken in their own naughtiness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:7  |  Proverbs 11:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人一死，他的指望必滅絕； 罪人的盼望也必滅沒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When a wicked man dieth, his expectation shall perish: and the hope of unjust men perisheth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 11:8  |  Proverbs 11:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人得脫離患難， 有惡人來代替他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous is delivered out of trouble, and the wicked cometh in his stead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>