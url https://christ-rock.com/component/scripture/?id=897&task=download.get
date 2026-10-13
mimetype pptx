--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R177799d134dd4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R841c11ae3d8346db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R210019bbe6f64da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1b5d1046ec9a4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raf16f89e73714625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4331c18eee0146d5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rddc68f1fc14a4e17"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra5fa6d2d3d524744"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6b2fb25b9278459a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R14d722790ef64458"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb19fd13b09f54892"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rc91c4e5f16d34dfb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc92cc75db2a7464c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9e02fe447cb846e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1d315405119d4930"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf29acd03c4de4710"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R63257a120e384126"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R9b0f3f5e833e4233"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5751f8f1cfed4c1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R90520dbce6594f40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9091d76b920747e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R93f8d32b61234ec5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re35eda807bfb4076"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7b7d776f56224e5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R6c87557472304744"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R65d4f7091c4c4091"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R03492375e7664c13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5af378b770d240fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R395c175082f14b9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R5864237c21a047c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R657640aa092647fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rd2a39eb6621c4eb9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R30c7996cb3b9435d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R48f22d48b95d4830"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R5a330e18571445f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1e939b04f28c4870"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Re4ffb7e6972c4ca6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R6cdc0bf2d5e5451d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rbd1d1c0f96e04041"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rd87b4d0babda44d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rb98a00413b044a1c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R75c610216f6c402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rddc68f1fc14a4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b2fb25b9278459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rce9342313c1d4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3d7d9faba21e449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb19fd13b09f54892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfcb60ed0bd714431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re70ace25dca84641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R810af94fb9664c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4ca87ab3c7ba4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfbaff2cfc48648f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R27782c50edca4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R523a921a3deb4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf37f639d3c03407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R24f0fcc2aae041d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9f46f805ed534349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0b02225a61ac49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3c02bde8e0084d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2de21ca53bc44ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R384a6e1d1f034aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6ac2f68feb1f45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfda8ed683a5e4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2ae804d193464e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R23c2146c0c154497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R862d1c8406bc48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R81b9b7c600f84982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4ee9f4854201427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R56321edae0cb4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra56e52c51b844a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0970e51db48747ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R375dcbd5534349a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R077439e5fa7043f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R15c5ee98fbf4411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc91c4e5f16d34dfb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R59258cd68c9a449a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7da5c3f765504484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra5fa6d2d3d524744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14d722790ef64458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0b10336734fe41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0426ca8976814148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc92cc75db2a7464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9e02fe447cb846e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1d315405119d4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf29acd03c4de4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R63257a120e384126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9b0f3f5e833e4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5751f8f1cfed4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R90520dbce6594f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9091d76b920747e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R93f8d32b61234ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re35eda807bfb4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7b7d776f56224e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6c87557472304744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R65d4f7091c4c4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R03492375e7664c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5af378b770d240fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R395c175082f14b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5864237c21a047c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R657640aa092647fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd2a39eb6621c4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R30c7996cb3b9435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R48f22d48b95d4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5a330e18571445f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1e939b04f28c4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re4ffb7e6972c4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R6cdc0bf2d5e5451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rbd1d1c0f96e04041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd87b4d0babda44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rb98a00413b044a1c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2244c719b8324634" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1ee74bf293084f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf271df6cc8474291" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3cb2605693f9409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc25c4b551fd94cb7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R73fc72d942c24205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcda8f8c84d494b78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R555df2d40ea94af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42f578c86c724c26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9fc5835d34a04db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52d3d505fc3e4050" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0770a1ead78541b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd31bab9ec0d940f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra8dfa6755b6f40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf49422d3a15f4153" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3a5b491a2bda4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ecfbab5341b48a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc20805e056b24e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8415244121a84afc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8747708f372d4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccb1b9cbc490469d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2d07951067fd4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe7ae28417924c40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R70bc3e8dae104c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd96350a789e4cc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc2ca5442451c44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd50a65fb87a44a40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rebb64114df88423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7cbdb30c8c8741b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8e9e8b0948f54a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a151661bc564bd5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5071cb2b2ed24274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ceef6b4941d4ea1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R93774afbedb946c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b82acf1d57f4f01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4e4ef7f7960e49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7bd5baf5d7e240f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc22fc9eeb87d4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reff481d6f18e4db5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R922053de54ce4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6752bd28757f41eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra0f5f507e62c4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35376adb8071484b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0aa8ec2a6a7d4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc529b277295b4244" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R32f7c4c0d5444720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d0aaca1830e4a28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R5192e7f7e5504731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f811374ec35481f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1b599f7a62624dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c50568e51ea4661" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb53674199c624fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4dfe09c58c3a4cc4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8b32de17984f474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e1947dc3c5b434e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R31df642f075c4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f23066fcb1447f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3eca00dd020943ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0d573b2fd7a469b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf424a33fd8eb40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d3e9584aabf45f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R584c96ee75334132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56207797814b4dea" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R038f058ce32b4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc78f1b9a1b6a46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd9e94b02d61941c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf6dc14098a4b47a5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re8e0e0bd53054572" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7ca3eb348f4048b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rff74ad5f297c4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb39b7c7aa5f34a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9991226100c94732" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8c709c27f7d64cfe" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc78f1b9a1b6a46e8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rff74ad5f297c4061"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd9e94b02d61941c0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb39b7c7aa5f34a63"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf6dc14098a4b47a5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9991226100c94732"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0c5d81449d904dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc285ff9f21d24b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91b2ea18eb50447f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7352b65279bb4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R05f018a11bc94a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd29d32c24f5d4249" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc285ff9f21d24b9e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R91b2ea18eb50447f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R05f018a11bc94a71"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd29d32c24f5d4249"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02072f932bac41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd07dc432007c47ce" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cc15967264f47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc6d432a7268341dc" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e36d85e8c234be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0a52880d79024d79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R157138ddfab3455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R077a0b17da7a4fd2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc940afc20a9d42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R725dce23ff224a9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c4dfae5e95c40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd671201bd640470d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcc6c1a02fe74763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R637dd8814b8548cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3557933ec4f7456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R972ab40aa97f4371" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5b77ffeb1ad4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R7db8e38c10ba409e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc33449734c6b4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0c9167c5aba14c94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4049440f53cb48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R0b461e3ba9224b6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50b141c2d8754ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rbf24586f389f4fc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R517140b0eedf4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R2470a17176e444b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7850b5e2ac754846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3c5932c0c013432b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab68b9a4c99f4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R512b2d47417e44f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b98035ad6da49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R1ee09f12424e47fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab745662b15a4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R4995a3e4e50c4b33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76baf123241d407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R5d22cf6ec88c4784" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5c33faf14af46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R40a5075f719d4f3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48c7ce9c904b4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R9099ca7397c04a01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9e60505d8954dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R1bd18aa0fb9c42e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e084e1c6d81433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Re4ec4d45b7034110" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c69d6f3326e4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R9c29013adeb248eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8194e7fc5f1c48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rd8c792743a8d4bf9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28654f25453a4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R18ebb4edcfe646c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5accfea41ec54908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R326570d1e4c84d34" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5af793f432e148da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc0733dcdee8e4933" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R279b3c413cad4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0b062020f3ba4930" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R384e9f8e631c43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R11cb4b0dd4fd4edc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92ef4c5a3fdb444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R8b56a9c2a072484b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re931270854c9416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4182e66c27154596" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:9  |  Proverbs 12:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>被人輕賤，卻有僕人， 強如自尊，缺少食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is despised, and hath a servant, is better than he that honoureth himself, and lacketh bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:10  |  Proverbs 12:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人顧惜他牲畜的命； 惡人的憐憫也是殘忍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A righteous man regardeth the life of his beast: but the tender mercies of the wicked are cruel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:11  |  Proverbs 12:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耕種自己田地的，必得飽食； 追隨虛浮的，卻是無知。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that tilleth his land shall be satisfied with bread: but he that followeth vain persons is void of understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:12  |  Proverbs 12:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人想得壞人的網羅； 義人的根得以結實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked desireth the net of evil men: but the root of the righteous yieldeth fruit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:13  |  Proverbs 12:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人嘴中的過錯是自己的網羅； 但義人必脫離患難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked is snared by the transgression of his lips: but the just shall come out of trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,183 +5503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:14  |  Proverbs 12:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人因口所結的果子，必飽得美福； 人手所做的，必為自己的報應。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man shall be satisfied with good by the fruit of his mouth: and the recompence of a man’s hands shall be rendered unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:15  |  Proverbs 12:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚妄人所行的，在自己眼中看為正直； 惟智慧人肯聽人的勸教。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The way of a fool is right in his own eyes: but he that hearkeneth unto counsel is wise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:16  |  Proverbs 12:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚妄人的惱怒立時顯露； 通達人能忍辱藏羞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A fool’s wrath is presently known: but a prudent man covereth shame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:17  |  Proverbs 12:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說出真話的，顯明公義； 作假見證的，顯出詭詐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that speaketh truth sheweth forth righteousness: but a false witness deceit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:18  |  Proverbs 12:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說話浮躁的，如刀刺人； 智慧人的舌頭卻為醫人的良藥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is that speaketh like the piercings of a sword: but the tongue of the wise is health.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:1  |  Proverbs 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>喜愛管教的，就是喜愛知識； 恨惡責備的，卻是畜類。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso loveth instruction loveth knowledge: but he that hateth reproof is brutish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:19  |  Proverbs 12:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>口吐真言，永遠堅立； 舌說謊話，只存片時。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The lip of truth shall be established for ever: but a lying tongue is but for a moment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:20  |  Proverbs 12:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>圖謀惡事的，心存詭詐； 勸人和睦的，便得喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deceit is in the heart of them that imagine evil: but to the counsellors of peace is joy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:21  |  Proverbs 12:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人不遭災害；惡人滿受禍患。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There shall no evil happen to the just: but the wicked shall be filled with mischief.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:22  |  Proverbs 12:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說謊言的嘴為耶和華所憎惡； 行事誠實的，為他所喜悅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lying lips are abomination to the LORD: but they that deal truly are his delight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:23  |  Proverbs 12:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>通達人隱藏知識； 愚昧人的心彰顯愚昧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A prudent man concealeth knowledge: but the heart of fools proclaimeth foolishness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:24  |  Proverbs 12:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殷勤人的手必掌權； 懶惰的人必服苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The hand of the diligent shall bear rule: but the slothful shall be under tribute.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:25  |  Proverbs 12:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人心憂慮，屈而不伸； 一句良言，使心歡樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Heaviness in the heart of man maketh it stoop: but a good word maketh it glad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:26  |  Proverbs 12:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人引導他的鄰舍； 惡人的道叫人失迷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous is more excellent than his neighbour: but the way of the wicked seduceth them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:27  |  Proverbs 12:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰的人不烤打獵所得的； 殷勤的人卻得寶貴的財物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The slothful man roasteth not that which he took in hunting: but the substance of a diligent man is precious.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:28  |  Proverbs 12:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在公義的道上有生命； 其路之中並無死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the way of righteousness is life; and in the pathway thereof there is no death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:2  |  Proverbs 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>善人必蒙耶和華的恩惠； 設詭計的人，耶和華必定他的罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A good man obtaineth favour of the LORD: but a man of wicked devices will he condemn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:3  |  Proverbs 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人靠惡行不能堅立； 義人的根必不動搖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man shall not be established by wickedness: but the root of the righteous shall not be moved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:4  |  Proverbs 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>才德的婦人是丈夫的冠冕； 貽羞的婦人如同朽爛在她丈夫的骨中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A virtuous woman is a crown to her husband: but she that maketh ashamed is as rottenness in his bones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:5  |  Proverbs 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的思念是公平； 惡人的計謀是詭詐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The thoughts of the righteous are right: but the counsels of the wicked are deceit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:6  |  Proverbs 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人的言論是埋伏流人的血； 正直人的口必拯救人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of the wicked are to lie in wait for blood: but the mouth of the upright shall deliver them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:7  |  Proverbs 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人傾覆，歸於無有； 義人的家必站得住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked are overthrown, and are not: but the house of the righteous shall stand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 12:8  |  Proverbs 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人必按自己的智慧被稱讚； 心中乖謬的，必被藐視。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man shall be commended according to his wisdom: but he that is of a perverse heart shall be despised.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>