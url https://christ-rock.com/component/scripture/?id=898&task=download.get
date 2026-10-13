--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2e9fa874b16f436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8dffe17de6c34224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4d2cc79aa9984730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R15f8759ff1b34f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9ff9795f263241a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R28f6249dc14f4897" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0ae81d9f52fb4036"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4f009655d5c34780"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5d42ea79eea4489c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R451a685208784384"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8aa680f5feb54b2c"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R72b3fe2cf5604f85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb2b12cc0d3fc413e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rda51c969afe54f42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R874e2ce2acd749ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9ed45536489c4330"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8ec594cad77f49a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2e12f5ed0e744ea6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R664a3a58c28c4f6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R32d4ed5f71224504"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R934e22b128c143d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R12551d33630b43a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6f92f3f7f6684d39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1e83d7a1060947be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R55e038f9c0de432d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd57c6e94418e482f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R27ac5d2ee47e497a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc323aed0eb05488f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R8939741fcd8b4720"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R0c87f81ee2ae497b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R46504f9ab00c4130"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rebca9bba325e43b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R9a0a4221a9394885"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rda02e9b526bc4869"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rc4ce1401e69b409c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rea236e317fbe4ee3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R006a6bbfa638463e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Re304c621e52a47bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rc6f2424d244f45d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Ra7b0c2da4b1f46b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rba067aebe8744bee"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdf45875dea0048fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0ae81d9f52fb4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d42ea79eea4489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7ae27f1b362f4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4027d39eb63445e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8aa680f5feb54b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R432d50cebeb6416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R34b9ae70f3224932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R30bbe0f593c84b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R115e3f71b5d243f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R25618d6076054c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3761f6e550c447f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R85bb70285bcc47a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R30e7938cbccb4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R55da5fcff47b4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd5ece2ca724e4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0244d4101c3340c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R41417e196fc34290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc52ca0a1e156445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6e76aa2e5443419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2198c5a2296b437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbdd2795f02534610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra9990e4492874d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R89603741c2194607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R26b2827b4b38481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rcd5512524e4d48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5f28343f67ac404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc4c1ad8df0684d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R52e858d444144cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7fb9cf1e15a64266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R455ed7d0382143b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf18ca584654441d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb4dcb3e2c3134b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R72b3fe2cf5604f85" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R26f83c5394024f92" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0fc12907022f4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4f009655d5c34780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R451a685208784384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R998f80f1ddba410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6ac1597ea76b4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb2b12cc0d3fc413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rda51c969afe54f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R874e2ce2acd749ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9ed45536489c4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8ec594cad77f49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2e12f5ed0e744ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R664a3a58c28c4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R32d4ed5f71224504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R934e22b128c143d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R12551d33630b43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6f92f3f7f6684d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1e83d7a1060947be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R55e038f9c0de432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd57c6e94418e482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R27ac5d2ee47e497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc323aed0eb05488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8939741fcd8b4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0c87f81ee2ae497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R46504f9ab00c4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rebca9bba325e43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9a0a4221a9394885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rda02e9b526bc4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc4ce1401e69b409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rea236e317fbe4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R006a6bbfa638463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re304c621e52a47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc6f2424d244f45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra7b0c2da4b1f46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rba067aebe8744bee" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R452257a23ca546d1" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R54df8ec4c25d4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40560fa2d90b4f52" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R43fc820888d64293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0cba45715b784c0e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R69280c00e5474e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff48a384e1d24f2e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6bc0140867e24676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R665d7481862f4c11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd75c30f7d66c48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fe11def8ba44239" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1258a054365b48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25f86bca49e946d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re051a2410405483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f4ce1e5cfd64d46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9ce20cc736244f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb70209c99db84d88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf8b30b1afd964ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b40e1c95c86479a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R95c30471842640cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13c4a154913246d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R66316641196e4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a5d1941013e4630" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfe83da9ef9604c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R184329a327154f33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8e83422c8ea34d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26f364e7abba4b47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc5a1082831e4433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc940901d5ba24759" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re175199dd47e4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73a4956a47f74d7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf942c4cb81944961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R670088eea6af4778" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R071cf558ca13476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3deb92d89ca47f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra6dbb2eccdd84474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51ae7d96328c47ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1b466a644b844813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdedad82c901f47f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2c50a29cf2f0414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra299fc2206ff4f88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R357a62b47fc64d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb47dab874a024270" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4626177b59c74bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f1c1e5ecd8047d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8f75fdd4d35d4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0da6ea7b510c498d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbc6c74e4fe4d4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3acc1882e9f4482" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R861c4e97723e462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bb09dfc260c4966" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd39684600ddf41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb55367b059847f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R550e6f05ca214c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8c349bfef7f4951" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcddca618dacf445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R321a0f403f954a09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5e9873068413452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ed15de3f3044cb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9ef9d9325996403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04488a8fb25144fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd172214d22eb403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ad85d52fc894d87" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R93127ff631ea40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re818988d4cef4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra6e9ab2066954110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb1edd06f959d4699" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c6f40b715904033" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re390de222fbc461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R31419042d7a94d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra990cbd5cbc24a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2084b458e23e4d24" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R36e8014a77be41a9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re818988d4cef4cb2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R31419042d7a94d24"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra6e9ab2066954110"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra990cbd5cbc24a24"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb1edd06f959d4699"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2084b458e23e4d24"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R93ebe98bdcb1472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc7fb86ebdc4e49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c9afa4b382d4478" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7b0b98fec69e4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbe1dd4bbc52b4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0231b2d997164e0e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc7fb86ebdc4e49d0"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6c9afa4b382d4478"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbe1dd4bbc52b4ba2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0231b2d997164e0e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb070d9850a324c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R42e1a07efced46e0" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71d2be7d3c9647ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R15d6b42e79774c7a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc818ef36717042e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R56a092598c31459e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf88071deb116462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R85071e7702674ef6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53507e3a39954c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4badccd54ecb4241" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc22a3e19ee3b49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3356792d7cfd45b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R539c4229996543ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7ca5b1920d044153" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7c94381531e44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rbc286930b7e5431b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a8de3767b014afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6ec8b6d47e9b41ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae5a6441be354478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R8244a07eb5aa44e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0cd7eb8640f4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf368fe6cf1ea446b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f8c67eb11b04e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R12cc8f6f02e14b9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1a99a9245db4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rba9c14f3ca634cbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77d72fd71a9e48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2095838000f445fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb00d091cde44463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R482b366fe6004886" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0d776ae43054919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc6e882ec2ac84e63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R432a20ad1fb24513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R884853c3f12f4328" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb3e8707192c4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R29c34cede8314b89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R341aa317702e4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R66cf50995878445b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc884ce6117aa426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rc27658c4688c4404" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91057e411b2d4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R3da734def5eb4751" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8813cda27d54497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rcd005f748b564adb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dcf489ddcfd4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rba3c60f1bc7e45cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1e5ec3aeae243a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R40e3c751a2404cbf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b1a1f0f888141b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rab8f8fa0d0264978" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e79ad1a394d4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb61c8cc7ce874b6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb1c462a458a4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R46cd049bebde436a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9953eccc3664b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4670dbdab00248bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8185d39591744791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbc6dfc89a0e14b4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a03b87ccf2f4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4a697cfcaec0460a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc9b056aa5fe4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6e6b00bf316f4d9c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第25章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 25 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:9  |  Proverbs 25:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你與鄰舍爭訟， 要與他一人辯論， 不可洩漏人的密事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Debate thy cause with thy neighbour himself; and discover not a secret to another:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:10  |  Proverbs 25:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恐怕聽見的人罵你， 你的臭名就難以脫離。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lest he that heareth it put thee to shame, and thine infamy turn not away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:11  |  Proverbs 25:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一句話說得合宜， 就如金蘋果在銀網子裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A word fitly spoken is like apples of gold in pictures of silver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:12  |  Proverbs 25:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人的勸戒，在順從的人耳中， 好像金耳環和精金的妝飾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As an earring of gold, and an ornament of fine gold, so is a wise reprover upon an obedient ear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:13  |  Proverbs 25:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>忠信的使者叫差他的人心裏舒暢， 就如在收割時有冰雪的涼氣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the cold of snow in the time of harvest, so is a faithful messenger to them that send him: for he refresheth the soul of his masters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,183 +5503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:14  |  Proverbs 25:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>空誇贈送禮物的， 好像無雨的風雲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso boasteth himself of a false gift is like clouds and wind without rain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:15  |  Proverbs 25:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恆常忍耐可以勸動君王； 柔和的舌頭能折斷骨頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By long forbearing is a prince persuaded, and a soft tongue breaketh the bone.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:16  |  Proverbs 25:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你得了蜜嗎？只可吃夠而已， 恐怕你過飽就嘔吐出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou found honey? eat so much as is sufficient for thee, lest thou be filled therewith, and vomit it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:17  |  Proverbs 25:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的腳要少進鄰舍的家， 恐怕他厭煩你，恨惡你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Withdraw thy foot from thy neighbour’s house; lest he be weary of thee, and so hate thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:18  |  Proverbs 25:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作假見證陷害鄰舍的， 就是大槌，是利刀，是快箭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man that beareth false witness against his neighbour is a maul, and a sword, and a sharp arrow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:1  |  Proverbs 25:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以下也是所羅門的箴言，是猶大王希西家的人所謄錄的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are also proverbs of Solomon, which the men of Hezekiah king of Judah copied out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:19  |  Proverbs 25:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>患難時倚靠不忠誠的人， 好像破壞的牙，錯骨縫的腳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Confidence in an unfaithful man in time of trouble is like a broken tooth, and a foot out of joint.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:20  |  Proverbs 25:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對傷心的人唱歌， 就如冷天脫衣服， 又如鹼上倒醋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As he that taketh away a garment in cold weather, and as vinegar upon nitre, so is he that singeth songs to an heavy heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:21  |  Proverbs 25:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的仇敵若餓了，就給他飯吃； 若渴了，就給他水喝；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thine enemy be hungry, give him bread to eat; and if he be thirsty, give him water to drink:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:22  |  Proverbs 25:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，你[這樣行]就是把炭火堆在他的頭上； 耶和華也必賞賜你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou shalt heap coals of fire upon his head, and the LORD shall reward thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:23  |  Proverbs 25:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>北風生雨， 讒謗人的舌頭也生怒容。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The north wind driveth away rain: so doth an angry countenance a backbiting tongue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:24  |  Proverbs 25:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>寧可住在房頂的角上， 不在寬闊的房屋與爭吵的婦人同住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is better to dwell in the corner of the housetop, than with a brawling woman and in a wide house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:25  |  Proverbs 25:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有好消息從遠方來， 就如拿涼水給口渴的人喝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As cold waters to a thirsty soul, so is good news from a far country.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:26  |  Proverbs 25:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人在惡人面前退縮， 好像詵渾之泉，弄濁之井。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A righteous man falling down before the wicked is as a troubled fountain, and a corrupt spring.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:27  |  Proverbs 25:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>吃蜜過多是不好的； 考究自己的榮耀也是可厭的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is not good to eat much honey: so for men to search their own glory is not glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:28  |  Proverbs 25:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人不制伏自己的心， 好像毀壞的城邑沒有牆垣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hath no rule over his own spirit is like a city that is broken down, and without walls.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:2  |  Proverbs 25:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將事隱祕乃神的榮耀； 將事察清乃君王的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is the glory of God to conceal a thing: but the honour of kings is to search out a matter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:3  |  Proverbs 25:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天之高，地之厚， 君王之心也測不透。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heaven for height, and the earth for depth, and the heart of kings is unsearchable.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:4  |  Proverbs 25:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>除去銀子的渣滓就有[銀子]出來， 銀匠能以做器皿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take away the dross from the silver, and there shall come forth a vessel for the finer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:5  |  Proverbs 25:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>除去王面前的惡人， 國位就靠公義堅立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take away the wicked from before the king, and his throne shall be established in righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:6  |  Proverbs 25:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要在王面前妄自尊大； 不要在大人的位上站立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Put not forth thyself in the presence of the king, and stand not in the place of great men:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:7  |  Proverbs 25:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>寧可有人說：請你上來， 強如在你覲見的王子面前叫你退下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For better it is that it be said unto thee, Come up hither; than that thou shouldest be put lower in the presence of the prince whom thine eyes have seen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 25:8  |  Proverbs 25:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要冒失出去與人爭競， 免得至終被他羞辱， 你就[不知道]怎樣行了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go not forth hastily to strive, lest thou know not what to do in the end thereof, when thy neighbour hath put thee to shame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>