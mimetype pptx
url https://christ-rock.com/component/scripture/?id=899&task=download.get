--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0ba27249bf044843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc7dac62c165a40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7f2b20e8e6064c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8281c4b016c149c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rec026c4cead14432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re658b5340b8c4ac5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R925a85181d6f4cf3"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R991623e13e574950"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9f1ee0ea1e1144d5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2bc2afa35bd743b5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raed2785aafea4a1c"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R44d65f9a963242b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3a4d5958e8cc4ee0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9a2cbec916944ae6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5682e20c5605485e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0c96341caddc419f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1409c73ee4c64d18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb1af15717b8a4768"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R01e66c8e00ce40a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R65437a9903c64202"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R350251136ade46db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R3be61234deba4a30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0858bf002e034bc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R39a8d4f9dbe14dcb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R01f25f11e44a44ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R21ff302343a640a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re125f93f975048d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Refde9e7989eb4fd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rdcfff84c3321415c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R9d610edcd42047b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R5eb7738d9f7f4a97"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2db62d8d14de4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R925a85181d6f4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f1ee0ea1e1144d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8ec8beb8e97f4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd078e5616eea4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raed2785aafea4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5573dd43e07a484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1aa1d2bd8ffd49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R83c1cd7448244819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R088b0ac852c04d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R52e58bc44db34510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4c32bc512dc741bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra17fbe7971054edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8d6c039c53894133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R05d8e4342ae14c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd2198278004a49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9890c935fbc64e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9e4e280d25dd4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R583b30d267c6494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4f0b9aebea4e4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Red33648ad9db449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdfd5d000a2df46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd19ed4fbf8f04eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R44d65f9a963242b1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5a11c78eb6bd4f72" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1d5723f1a4cb4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R991623e13e574950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2bc2afa35bd743b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3b81d26a19354282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R21b5eabe6b864433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3a4d5958e8cc4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9a2cbec916944ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5682e20c5605485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0c96341caddc419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1409c73ee4c64d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb1af15717b8a4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R01e66c8e00ce40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R65437a9903c64202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R350251136ade46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3be61234deba4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0858bf002e034bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R39a8d4f9dbe14dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R01f25f11e44a44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R21ff302343a640a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re125f93f975048d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Refde9e7989eb4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdcfff84c3321415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9d610edcd42047b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5eb7738d9f7f4a97" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R43cd1b3011ff4cc2" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbefd3f1c1629424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3c1793f68bb4d3e" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rde196207c2a24acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd397efbae1e84118" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6b17282817fb4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd55dc4b2bb764825" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0eaae29f043c4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7874a09ae3024fe4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R32ab8fbcf00549d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5311cc57d8754f41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R31ab379f9c2c47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06eb8d479d9c446d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R56a2cd3ea4d44470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63f727e170174601" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbc41b209874e4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfaa6cf368b44014" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R598fe2fea6dc4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ddbe92ca0a748de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Reaa4af87daad4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3367a4529b3940d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd9b48cef402b4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0f612e6a10f459b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc3aefc27741445a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd00b8d2ad8804876" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9d37e8faad6e4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e959dd072ff44eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R223867894ac74490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb06c3af584e74195" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbc5e6b52ddf145be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R394f750a262643ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra3f562de4ae84044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5c82515b6cc44f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R39c0065fdfbf400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd20e946c2fe04adf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdf317952a4394cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R451abe536b1d49eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re736df638e454c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3747183ee16c4839" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R983e0a4985794e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fb201ee569d424d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1358bbf1fdf0472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81eeca18bf2f4104" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6a99c12bb1bb4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9cd56e67d5d24025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc754f4dcc8f8409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R53981a2c14994a83" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R42c99b58ca304968" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra96bf748117f452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7a98a54f037845fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R128bbbd1d3914cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ree5a6267e5534692" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R628dfef10cb742a2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9cd56e67d5d24025"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7a98a54f037845fb"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc754f4dcc8f8409e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R128bbbd1d3914cb5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R53981a2c14994a83"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ree5a6267e5534692"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd2fa78ef35a144fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdf7137e649f147f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6943b6557b31441c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd106434a12f14d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R49b69b3610dd4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22ecb76c93994a7f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdf7137e649f147f1"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6943b6557b31441c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R49b69b3610dd4f7e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R22ecb76c93994a7f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bb048e643634020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R32d5ae1bc8c448e2" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1132ea6fff24461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra45a0dd4c5574b02" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb639c11a4a464686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R05d93fbb9ea04ad3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61d10c06f0494550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Reab6098f57f649d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2343ce674bf4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rbc54f294608f4356" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3319532bb2e44d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd1e3cfed152c4b98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ee09845f2a04899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re4ca3e1e12724b3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45578ea9bca44e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R971925541c0046ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0179d50f56dd4bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R10b13158e510411f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R462358a6ca4e4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R828fe29517f04276" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf748062b504e4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R689c52fb15394af8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3c0ac53edf6497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R58ee2e5ddcf3475b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bf5e89d548446ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R0039513aa4bc4cb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf8a6067231a4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7fdff5883e8e484e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16f44aacbdf14949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R4f920dcf600c40e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5716d318e4b413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R22c80542823e4217" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R278174328da3406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8b39029c117941f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0a2ae69b4674e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R31e37493a7ff4e96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5795254fe1d4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re83757bd286c46a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb25d96fbe00490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc203a3ab0e0d43d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdae9fdf32a41499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8661173a47dd48c2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第9章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 9 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:9  |  Proverbs 9:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[教導]智慧人，他就越發有智慧； 指示義人，他就增長學問。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give instruction to a wise man, and he will be yet wiser: teach a just man, and he will increase in learning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:10  |  Proverbs 9:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敬畏耶和華是智慧的開端； 認識至聖者便是聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fear of the LORD is the beginning of wisdom: and the knowledge of the holy is understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:11  |  Proverbs 9:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你藉着我，日子必增多， 年歲也必加添。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For by me thy days shall be multiplied, and the years of thy life shall be increased.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:12  |  Proverbs 9:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若有智慧，是與自己有益； 你若褻慢，就必獨自擔當。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou be wise, thou shalt be wise for thyself: but if thou scornest, thou alone shalt bear it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:13  |  Proverbs 9:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧的婦人喧嚷； 她是愚蒙，一無所知。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A foolish woman is clamorous: she is simple, and knoweth nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:14  |  Proverbs 9:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她坐在自己的家門口， 坐在城中高處的座位上，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For she sitteth at the door of her house, on a seat in the high places of the city,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:15  |  Proverbs 9:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>呼叫過路的， 就是直行其道的人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To call passengers who go right on their ways:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:16  |  Proverbs 9:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：誰是愚蒙人，可以轉到這裏來！ 又對那無知的人說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso is simple, let him turn in hither: and as for him that wanteth understanding, she saith to him,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:17  |  Proverbs 9:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>偷來的水是甜的， 暗[吃的]餅是好的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Stolen waters are sweet, and bread eaten in secret is pleasant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:18  |  Proverbs 9:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人卻不知有陰魂在她那裏； 她的客在陰間的深處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he knoweth not that the dead are there; and that her guests are in the depths of hell.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:1  |  Proverbs 9:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧建造房屋， 鑿成七根柱子，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wisdom hath builded her house, she hath hewn out her seven pillars:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:2  |  Proverbs 9:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>宰殺牲畜， 調和旨酒， 設擺筵席；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She hath killed her beasts; she hath mingled her wine; she hath also furnished her table.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:3  |  Proverbs 9:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>打發使女出去， 自己在城中至高處呼叫，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She hath sent forth her maidens: she crieth upon the highest places of the city,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:4  |  Proverbs 9:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：誰是愚蒙人，可以轉到這裏來！ 又對那無知的人說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso is simple, let him turn in hither: as for him that wanteth understanding, she saith to him,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:5  |  Proverbs 9:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們來，吃我的餅， 喝我調和的酒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come, eat of my bread, and drink of the wine which I have mingled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:6  |  Proverbs 9:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們愚蒙人，要捨棄[愚蒙]， 就得存活，並要走光明的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Forsake the foolish, and live; and go in the way of understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:7  |  Proverbs 9:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>指斥褻慢人的，必受辱罵； 責備惡人的，必被玷污。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that reproveth a scorner getteth to himself shame: and he that rebuketh a wicked man getteth himself a blot.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 9:8  |  Proverbs 9:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要責備褻慢人，恐怕他恨你； 要責備智慧人，他必愛你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Reprove not a scorner, lest he hate thee: rebuke a wise man, and he will love thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>