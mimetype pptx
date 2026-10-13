--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb56c90758eaa4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re2713d80274e495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re34e8550631e45a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Recf484270f0b47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5aa2de1d9d554c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R80082995538845cd" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R24680b3f6de64729"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6a5a428634994cc4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb7ca4a36a6fc4530"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0f4af3d4e1e44e21"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb485430cd4d546e1"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf0f2e4400acc4838"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2803db0c90bf4ce5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Raa85295089e1438c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R71cc9c843b544988"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9ad55f264fe94ee5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R243213d8b6bb41e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfa47a099b67c4f4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3a1e0df22ff34a46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0cfeb2ec1c13418e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R799a22faf7ea4b79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R85cea113c54d4622"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2708ad629273459e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R887fa99825db4153"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R58e511a1b9ee43bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra75fa9b807bf4939"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R1062967157e84c12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R28e058dc261b4298"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R782702653be84d50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R597391033cc04acf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rdd5d6b22c32a4881"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R3a9a0e67c81a4b99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R45f1442d0d674a85"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0cc55f5d968b4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R24680b3f6de64729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7ca4a36a6fc4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re9fc9925dd3946e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2e362377c2304a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb485430cd4d546e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6dd457c0cefa49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Racaad2540656435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2410ff68bc3940cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R148bf4c8994841f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R45b26ee8cf854bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rebd352681a0d49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1de9a9f4bfa74905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R238aebb661654c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R31bb9e44bc0c49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9bf7c3215218407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R572b4cb970a84bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd66f373041154aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R478b8473d9ae4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdb89d85d4d3e47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5fe70f2971a147d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R00d97096583b4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re3cdd0e75fee46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R83fb088aabd9464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfeac6820e80f4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf0f2e4400acc4838" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3c8e376d0ea74b84" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3edd98803f2242a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6a5a428634994cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f4af3d4e1e44e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3a1e8eaf6d27422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4b9b2abdb8104afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2803db0c90bf4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raa85295089e1438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R71cc9c843b544988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9ad55f264fe94ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R243213d8b6bb41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfa47a099b67c4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3a1e0df22ff34a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0cfeb2ec1c13418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R799a22faf7ea4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R85cea113c54d4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2708ad629273459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R887fa99825db4153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R58e511a1b9ee43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra75fa9b807bf4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1062967157e84c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R28e058dc261b4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R782702653be84d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R597391033cc04acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdd5d6b22c32a4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3a9a0e67c81a4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R45f1442d0d674a85" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re6286fee7aa5459e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Reeab295c6a9f41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabee327048d64757" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4f3a9cd9fdad474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R187dd608d3364f6f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re5e9534c93274f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7eff36279c2f4b92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9fb3c4d933ab4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65ac3afcceef405c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R93d7036f4c214559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8351b8cbedfb4905" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0c94aadb00674614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10c29f9b810a4b5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcf0671d2c06f4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R622e68fd18194efb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rab459c32ed974300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R625d48174d57423c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9ccdb0722dd94f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc8278ddee7145c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb76fb4bdcf8946f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6407304e8c70439f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rffed8a38da824e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f53b3ca43bb4764" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ree0661367477455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebb1e3a52fd34aa2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6f4b01fbd2f24336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb47d0af72204785" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R82de14b2127841d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra501b043767543f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R046e6228ab2a4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R016cd761c41f4569" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd6f2e948f3a64e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2df5d5f3ff174f24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R127e78783e9c4a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3015b199ba41455e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R78d7bddcedf740e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88026073a01243d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf587e64486444d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddd1bbe0da184aad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6b4db426072a4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73f20180610a4737" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfc9e768547d44e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ca551c8c1b34db6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rca34dc8633f9417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa22016da9654f51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0b3b0e487a424b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6295bdc6323e47c1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfe53f72d013b44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1422c121eec14484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2870caf756af4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc31ac7ca1b184674" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8e772c1aa9964423" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3228e4565c334134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R917e8fc91115446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5aba9cc05d8a4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Reed4c97a78384323" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra0ad2503c5214cd3" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1422c121eec14484"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R917e8fc91115446d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2870caf756af4b5f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5aba9cc05d8a4965"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc31ac7ca1b184674"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Reed4c97a78384323"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1954e4dd67374286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1292c5641d884db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re149717524d542cd" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Raf9dec6dfae84eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2434125fb8d84472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b56d2f0e89f45b1" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1292c5641d884db1"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re149717524d542cd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2434125fb8d84472"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7b56d2f0e89f45b1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbe8e79520224c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0ed50cb09503430c" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a6b8c6be6be4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfa52340e41514dd1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e2d7c66e2dc41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6fc811cf6a1b41c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c2055fff8ce45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd5ab83b324034e91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce11e63e7db343da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc5c13931635c488a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf681977359fe4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra25cdf377c6849f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8df70227fec4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ree50560ff3e045db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b391f108b4f4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8d88ef2870d04db3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0567b9de3e94f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9cd1682daa7747b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0413eb6279404ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Reeb58e23de684b48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbccea2325dd24611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R68b9896f2aeb4f02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5841d89756c64780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R019e2b94217a4acf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R345a73b61cf743f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R274e9541c6554182" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R679f9192bc924c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra55c4d00e9d54b70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fcc882ab3f1446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R6a88f2498b6848ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R772db7135e0a4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R4e656db32c9d4859" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafa6c3c0238142c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re0a7effc7eac42cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R650ff50e9d8d4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R14bf2ff142a040c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d60a33318af4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R593f41962d714fe0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a78420b11eb4e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rab5763200aa94bba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb055f16f0b0d4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R576f4a9718f64b88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R435a3d3f75ca4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0f87e05d944f4d96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R345523f8d3204e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbe846785a5374fb4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音第16章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mark 16 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:9  |  Mark 16:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在七日的第一日清早，耶穌復活了，就先向抹大拉的馬利亞顯現（耶穌從她身上曾趕出七個鬼）。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when Jesus was risen early the first day of the week, he appeared first to Mary Magdalene, out of whom he had cast seven devils.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:10  |  Mark 16:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她去告訴那向來跟隨耶穌的人；那時他們正哀慟哭泣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And she went and told them that had been with him, as they mourned and wept.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:11  |  Mark 16:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們聽見耶穌活了，被馬利亞看見，卻是不信。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they, when they had heard that he was alive, and had been seen of her, believed not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:12  |  Mark 16:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這事以後，門徒中間有兩個人往鄉下去。走路的時候，耶穌變了形像，向他們顯現。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After that he appeared in another form unto two of them, as they walked, and went into the country.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:13  |  Mark 16:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就去告訴其餘的門徒；其餘的門徒也是不信。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they went and told it unto the residue: neither believed they them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,179 +4671,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:14  |  Mark 16:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後來，十一個門徒坐席的時候，耶穌向他們顯現，責備他們不信，心裏剛硬，因為他們不信那些在他復活以後看見他的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Afterward he appeared unto the eleven as they sat at meat, and upbraided them with their unbelief and hardness of heart, because they believed not them which had seen him after he was risen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:15  |  Mark 16:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又對他們說：「你們往普天下去，傳福音給萬民聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, Go ye into all the world, and preach the gospel to every creature.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:16  |  Mark 16:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>信而受洗的，必然得救；不信的，必被定罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that believeth and is baptized shall be saved; but he that believeth not shall be damned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:17  |  Mark 16:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>信的人必有神蹟隨着他們，就是奉我的名趕鬼；說新方言；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these signs shall follow them that believe; In my name shall they cast out devils; they shall speak with new tongues;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:18  |  Mark 16:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>手能拿蛇；若喝了甚麼毒物，也必不受害；手按病人，病人就必好了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall take up serpents; and if they drink any deadly thing, it shall not hurt them; they shall lay hands on the sick, and they shall recover.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:1  |  Mark 16:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過了安息日，抹大拉的馬利亞和雅各的母親馬利亞並撒羅米，買了香膏要去膏耶穌的身體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the sabbath was past, Mary Magdalene, and Mary the mother of James, and Salome, had bought sweet spices, that they might come and anoint him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:19  |  Mark 16:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶穌和他們說完了話，後來被接到天上，坐在神的右邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So then after the Lord had spoken unto them, he was received up into heaven, and sat on the right hand of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:20  |  Mark 16:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門徒出去，到處宣傳[福音]。主和他們同工，用神蹟隨着，證實所傳的道。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they went forth, and preached every where, the Lord working with them, and confirming the word with signs following. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:2  |  Mark 16:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>七日的第一日清早，出太陽的時候，她們來到墳墓那裏，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And very early in the morning the first day of the week, they came unto the sepulchre at the rising of the sun.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:3  |  Mark 16:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼此說：「誰給我們把石頭從墓門滾開呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they said among themselves, Who shall roll us away the stone from the door of the sepulchre?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:4  |  Mark 16:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那石頭原來很大，她們抬頭一看，卻見石頭已經滾開了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they looked, they saw that the stone was rolled away: for it was very great.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:5  |  Mark 16:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她們進了墳墓，看見一個少年人坐在右邊，穿着白袍，就甚驚恐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And entering into the sepulchre, they saw a young man sitting on the right side, clothed in a long white garment; and they were affrighted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:6  |  Mark 16:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那少年人對她們說：「不要驚恐！你們尋找那釘十字架的拿撒勒人耶穌，他已經復活了，不在這裏。請看安放他的地方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he saith unto them, Be not affrighted: Ye seek Jesus of Nazareth, which was crucified: he is risen; he is not here: behold the place where they laid him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:7  |  Mark 16:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們可以去告訴他的門徒和彼得，說：『他在你們以先往加利利去。在那裏你們要見他，正如他從前所告訴你們的。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But go your way, tell his disciples and Peter that he goeth before you into Galilee: there shall ye see him, as he said unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 16:8  |  Mark 16:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她們就出來，從墳墓那裏逃跑，又發抖又驚奇，甚麼也不告訴人，因為她們害怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they went out quickly, and fled from the sepulchre; for they trembled and were amazed: neither said they any thing to any man; for they were afraid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>