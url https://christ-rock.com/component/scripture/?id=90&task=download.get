--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6d2b981b1a49469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R15b2879d030f4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf348903f3ca24c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4bcfabf53e9c452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re21950c0a8b44f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R55121ed3904846a5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4a50a31451b14c60"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R101f7b497e8e471f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R117b0adfb24e44e8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd714a0faff5d45cc"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2b7d58ee6fd0456d"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R4dace44427de42cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5c3bc20f55124756"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rdd7dcf7f59b44ff5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re9b6d580c5ac4a86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R55f696123bbe485e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra77067550d7142a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R808be368fea94a6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R751157e9b9d940ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc3ec3b70ccd24cc8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc54918dd6ae14a09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc2d5f2ff026b4817"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rbd3a4b18d66446a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3b8303e60572465c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7d1ec48b33fb4426"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R33ef2b2739b34a05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc5350ec5916d45d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rf77148c8d34444ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2a10a926085c454b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R7d1d55592e884393"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc46afbdc1d474afd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R018ba84848e44baa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R899db69c388047c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R27116a5b13f54e2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd97217c3c3214f39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R8c98b775585c4d15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rbd9716cbb25148fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R7b950926afec4f4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rc833a8c11dd94d89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Reb232bb8dbf8491c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rea3e6022d7bb4342"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rab445f5538334a93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rb8b2c0c829b5431d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R70e9400cec154320"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1d763ec697de46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4a50a31451b14c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R117b0adfb24e44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc8369c5c47674d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R775c5451e12c48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2b7d58ee6fd0456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf131ffebd1214d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0e3f8fb499014bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbc7cad534e82403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R292b927db33d4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf685c1cf72a04952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1559bed9dbd94462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R55b85069c7344ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc614443d8d1d41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R792b8155cbf24cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R99cfae7af0844593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6f9ae5d07f564e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra105c19b6e69497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R98ee61571c7d4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9a12cdfcbc074cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd518cb93b0ac4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra43bd501c8da49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R49f0a8ecfad34270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6488657b9e0b458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4cada6148308464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3671971db2704cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R99860c46f8e44053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R535b687ee634476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Reb73078a24bd4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5f12741b7ae44568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R462027b80de84663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8723a35301b74d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R91aab58f068d4416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R44bcecb14e264e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R290b2b2e22bb441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R4c842ccaad104e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R4dace44427de42cb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc1289eeb9f614702" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5cf6d7041dbb4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R101f7b497e8e471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd714a0faff5d45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2e47fd631e014979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R27f7068b96514463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5c3bc20f55124756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdd7dcf7f59b44ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re9b6d580c5ac4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R55f696123bbe485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra77067550d7142a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R808be368fea94a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R751157e9b9d940ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc3ec3b70ccd24cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc54918dd6ae14a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc2d5f2ff026b4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbd3a4b18d66446a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3b8303e60572465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7d1ec48b33fb4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R33ef2b2739b34a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc5350ec5916d45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf77148c8d34444ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2a10a926085c454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7d1d55592e884393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc46afbdc1d474afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R018ba84848e44baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R899db69c388047c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R27116a5b13f54e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd97217c3c3214f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8c98b775585c4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbd9716cbb25148fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7b950926afec4f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc833a8c11dd94d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Reb232bb8dbf8491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rea3e6022d7bb4342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rab445f5538334a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rb8b2c0c829b5431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R70e9400cec154320" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3c9ca81c98cc4ab0" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2d1e211e59404fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83ff993ae22b4658" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf696c0f2b69240b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51dc8946a52949ee" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R377b73acb8624321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5003471baa1c4a04" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R76f45191287c4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9415096d1f814464" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re5f40e5b08314d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2deedbbf177423b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbbfb7cd961754006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd820bd0711d04748" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R05ad53b8da354b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58437ad7c56a4325" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Recd56a4d3314463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba9c52e946a44d58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R68e8e1da4d6e416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb07ce283a77d4d7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R87179390ceca4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R492b253044fb4ddb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R864ada5a752246d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70c78930826948b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9636491434d74667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a4cf0ffd80e4204" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8a868e819dcb4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e825b9dcb444d85" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R709808edc76643a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72b3a85403574880" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3581e7d539484cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R144a21343c6f49a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R059a0ae69de64cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R646c0ba8aa9b4909" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rec8ae21117ae4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76e7b3f9354c407e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc5f477252259453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36ccb89164ef4a71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc2b5d2a1b1424a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cc0747c9652406e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0bd709b24e3b4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd99f91546fee4a4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra64c704418774286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R272d180ce8ee4e15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R41b281f9c558478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b257b6b324049c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3e96948a009548e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b75dda261f14da0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rfdfe2392101a4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra363c63ae74447f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re6e045d534c74067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47cbdbb3b7d84d6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R1bb7ed39a67e4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb17db04b3f84bad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rbce1ce24db464315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R033ea2379c6a466c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R92a0f8b2da484704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree35da91142140b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R16ead1e49fb0427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb798386a84d44bf9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R82258d0f643f4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfeda1b0c2670477a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R83a06973fc644080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raaaf3a179188426a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R059cd4a624354e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a56e36559c1432b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R770a7d32b7614a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87879c7383814b19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2f554f20e7424348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f1310c209384ee8" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re15a5b410e614079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R488d7e24c1634ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6058cb6380fb4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra63ac50df84c42e6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd56a80b836d341c1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2cbbbb33e1d74490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfa62e36ef1874621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R413cbaf0c18848ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1794563f9f6c4268" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re1a1cc9f4a0444fb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R488d7e24c1634ea0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfa62e36ef1874621"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6058cb6380fb4d61"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R413cbaf0c18848ad"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra63ac50df84c42e6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1794563f9f6c4268"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc4d9623870f94fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3aa42884dfcf4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb40e83628e4646e3" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7045b1887c6b459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R48eb87b2fb834c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2ca0361a5584371" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3aa42884dfcf4c61"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb40e83628e4646e3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R48eb87b2fb834c70"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra2ca0361a5584371"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra500e4b3c1454c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9c5b248b183e4e99" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5f4176cf53943cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R140d43f4dc3b43ac" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2e101d297fa4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R46ed704974c2496c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc70ce460811a49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5a113c11297e4856" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbda30edda48541b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1b0911a9ba594fbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e906b27413843c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R60542786935f4a7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2528fde2403945ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd5366d6009724189" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R447ee40902f943ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R4006f002e4a048ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1eeaafc6d8940bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R83deac43ac214040" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R732434502d6a4ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R444391b0bf5c4b4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27f498c5913d4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R2a2ef0b6b4a74d35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc1491f895ba4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rb712709e84a548bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf09f705c81a4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc6caaf49f0f8439c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc675c3a37341405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf28b6434cf1d444f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d06706b9ad94831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R9888c9e8bb9a4982" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b424c12a4ce4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R3b780ab2b3204cbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R066e4c48d9564c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R83e526006b984fc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb6cde57811e49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rb4aec911d71b4cda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf83b117364364b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R8a867e099a774500" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85768e89a0a44c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rd05680be49b04112" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5665880d7c244027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Ra8ce5d75d4ff4ac9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f11f688a1f24103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rbb7b68bcf9884042" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R654d38b029bc4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rdcab3ae291df4e15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R408b00e9ae9045e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Re004943bdeee43ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f64035e9b6d4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R23cd55076f6748e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc84a9ed6358d4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R9a1588718e5b494f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4ae96f5ca3c4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rf1fe43ce81c54b28" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R165ac6af1a764752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R227166fde5af4dbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5da80710a4174fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Redd3063970c8405e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf10a53a91e349c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R145e0ef680f149b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67ddcb17097b436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R883173075a5a4107" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0f3650b599443a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7543be06a85345ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re841886e960c4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R54c811ea411244bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60765044002d4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9d663405212d4645" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音第16章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Luke 16 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:9  |  Luke 16:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又告訴你們，要藉着那不義的錢財結交朋友，到了錢財無用的時候，他們可以接你們到永存的帳幕裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I say unto you, Make to yourselves friends of the mammon of unrighteousness; that, when ye fail, they may receive you into everlasting habitations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:10  |  Luke 16:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人在最小的事上忠心，在大事上也忠心；在最小的事上不義，在大事上也不義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is faithful in that which is least is faithful also in much: and he that is unjust in the least is unjust also in much.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:11  |  Luke 16:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若你們在不義的錢財上不忠心，誰還把那真實的[錢財]託付你們呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If therefore ye have not been faithful in the unrighteous mammon, who will commit to your trust the true riches?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:12  |  Luke 16:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若你們在別人的東西上不忠心，誰還把你們自己的東西給你們呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if ye have not been faithful in that which is another man’s, who shall give you that which is your own?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:13  |  Luke 16:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個僕人不能事奉兩個主；不是惡這個愛那個，就是重這個輕那個。你們不能又事奉神，又事奉瑪門。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>No servant can serve two masters: for either he will hate the one, and love the other; or else he will hold to the one, and despise the other. Ye cannot serve God and mammon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:14  |  Luke 16:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法利賽人是貪愛錢財的；他們聽見這一切話，就嗤笑耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Pharisees also, who were covetous, heard all these things: and they derided him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,179 +5969,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:15  |  Luke 16:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「你們是在人面前自稱為義的，你們的心，神卻知道；因為人所尊貴的，是神看為可憎惡的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, Ye are they which justify yourselves before men; but God knoweth your hearts: for that which is highly esteemed among men is abomination in the sight of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:16  |  Luke 16:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>律法和先知到約翰為止，從此神國的福音傳開了，人人努力要進去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The law and the prophets were until John: since that time the kingdom of God is preached, and every man presseth into it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:17  |  Luke 16:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天地廢去較比律法的一點一畫落空還容易。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it is easier for heaven and earth to pass, than one tittle of the law to fail.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:18  |  Luke 16:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡休妻另娶的就是犯姦淫；娶被休之妻的也是犯姦淫。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whosoever putteth away his wife, and marrieth another, committeth adultery: and whosoever marrieth her that is put away from her husband committeth adultery.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:1  |  Luke 16:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌又對門徒說：「有一個財主的管家，別人向他主人告他浪費主人的財物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said also unto his disciples, There was a certain rich man, which had a steward; and the same was accused unto him that he had wasted his goods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:19  |  Luke 16:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「有一個財主穿着紫色[袍]和細麻布衣服，天天奢華宴樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There was a certain rich man, which was clothed in purple and fine linen, and fared sumptuously every day:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:20  |  Luke 16:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有一個討飯的，名叫拉撒路，渾身生瘡，被人放在財主門口，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there was a certain beggar named Lazarus, which was laid at his gate, full of sores,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:21  |  Luke 16:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要得財主桌子上掉下來的[零碎]充飢，並且狗來舔他的瘡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And desiring to be fed with the crumbs which fell from the rich man’s table: moreover the dogs came and licked his sores.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:22  |  Luke 16:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後來那討飯的死了，被天使帶去放在亞伯拉罕的懷裏。財主也死了，並且埋葬了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, that the beggar died, and was carried by the angels into Abraham’s bosom: the rich man also died, and was buried;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:23  |  Luke 16:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在陰間受痛苦，舉目遠遠地望見亞伯拉罕，又望見拉撒路在他懷裏，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in hell he lift up his eyes, being in torments, and seeth Abraham afar off, and Lazarus in his bosom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,179 +7509,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:24  |  Luke 16:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就喊着說：『我祖亞伯拉罕哪，可憐我吧！打發拉撒路來，用指頭尖蘸點水，涼涼我的舌頭；因為我在這火焰裏，極其痛苦。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he cried and said, Father Abraham, have mercy on me, and send Lazarus, that he may dip the tip of his finger in water, and cool my tongue; for I am tormented in this flame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:25  |  Luke 16:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕說：『兒啊，你該回想你生前享過福，拉撒路也受過苦；如今他在這裏得安慰，你倒受痛苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Abraham said, Son, remember that thou in thy lifetime receivedst thy good things, and likewise Lazarus evil things: but now he is comforted, and thou art tormented.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,179 +7817,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:26  |  Luke 16:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不但這樣，並且在你我之間，有深淵限定，以致人要從這邊過到你們那邊是不能的；要從那邊過到我們這邊也是不能的。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And beside all this, between us and you there is a great gulf fixed: so that they which would pass from hence to you cannot; neither can they pass to us, that would come from thence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:27  |  Luke 16:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>財主說：『我祖啊！既是這樣，求你打發拉撒路到我父家去；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then he said, I pray thee therefore, father, that thou wouldest send him to my father’s house:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:28  |  Luke 16:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我還有五個弟兄，他可以對他們作見證，免得他們也來到這痛苦的地方。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I have five brethren; that he may testify unto them, lest they also come into this place of torment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:2  |  Luke 16:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主人叫他來，對他說：『我聽見你這事怎麼樣呢？把你所經管的交代明白，因你不能再作[我的]管家。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he called him, and said unto him, How is it that I hear this of thee? give an account of thy stewardship; for thou mayest be no longer steward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:29  |  Luke 16:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕說：『他們有摩西和先知[的話]可以聽從。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Abraham saith unto him, They have Moses and the prophets; let them hear them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:30  |  Luke 16:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：『我祖亞伯拉罕哪，不是的，若有一個從死裏[復活的]，到他們那裏去的，他們必要悔改。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Nay, father Abraham: but if one went unto them from the dead, they will repent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:31  |  Luke 16:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕說：『若不聽從摩西和先知[的話]，就是有一個從死裏復活的，他們也是不聽勸。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto him, If they hear not Moses and the prophets, neither will they be persuaded, though one rose from the dead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:3  |  Luke 16:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那管家心裏說：『主人辭我，不用我再作管家，我將來做甚麼？鋤地呢？無力；討飯呢？怕羞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the steward said within himself, What shall I do? for my lord taketh away from me the stewardship: I cannot dig; to beg I am ashamed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:4  |  Luke 16:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道怎麼行，好叫人在我不作管家之後，接我到他們家裏去。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am resolved what to do, that, when I am put out of the stewardship, they may receive me into their houses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:5  |  Luke 16:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是把欠他主人債的，一個一個地叫了來，問頭一個說：『你欠我主人多少？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So he called every one of his lord’s debtors unto him, and said unto the first, How much owest thou unto my lord?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:6  |  Luke 16:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：『一百簍油。』管家說：『拿你的帳，快坐下，寫五十。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, An hundred measures of oil. And he said unto him, Take thy bill, and sit down quickly, and write fifty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:7  |  Luke 16:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又問一個說：『你欠多少？』他說：『一百石麥子。』管家說：『拿你的帳，寫八十。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said he to another, And how much owest thou? And he said, An hundred measures of wheat. And he said unto him, Take thy bill, and write fourscore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 16:8  |  Luke 16:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主人就誇獎這不義的管家做事聰明；因為今世之子，在世事之上，較比光明之子更加聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the lord commended the unjust steward, because he had done wisely: for the children of this world are in their generation wiser than the children of light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>