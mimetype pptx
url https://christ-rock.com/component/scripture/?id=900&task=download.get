--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0eed8f01b77447f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5cc3a46023754b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4bff072d7c8c4bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R450fbb187e984592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4156accb8e3a458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1d9bc554b1cf4e77" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc3dab4715b364d9d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra6c2280e6eb04a16"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R05bc77d60d0649ef"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3dc5f561ef584294"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R33faa82ed31343d4"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rd20ccdbe69ee4f3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8d5916d0918b4157"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc6b16d943ab94004"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R268ceaa02c134f7a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra2f7ed3002b848e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb795e72acf454f4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2f6d8c6301b24bff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3aa4478a7b444e67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rbb73e02a051b44c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R74ff32f83aba4317"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5819678bf58e48bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra73a34a5eeab4513"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R734b2a4010f24558"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf06fcd89ddad4671"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5fbd7170c7f14d2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R0083356f7068455e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra14df19231cd48fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R4c160d7865c24054"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R00f247138da848d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R73722b5f16df411b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R38a4735e20ad4a75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rc2d94b902f5c4095"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rae34ebb216dc496b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Re62e4178644e481f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rcfae0e409a4d4a7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R85469ee2c1dd4bc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R02907bb7621449f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Ra2df173d61124e22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R6df1a878fa2849c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rc3b1a277f21f4710"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rb61d37dfa2ed4887"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R6239ac9850f943c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R702346879b234d24"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6a5d382cf5dc4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc3dab4715b364d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05bc77d60d0649ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbc4adb8c5cc9455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7ccff4a62e0b48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R33faa82ed31343d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc921759dfd894865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0e9a92696a224ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R720f1f6126ee40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb21bb0da30174926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R48185312890d43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Redc28ff8b8644a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re6e0a61951e84d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R272896794f104f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4e55363e6afb4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf2f6fbb5793b494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R816287d34f314dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5f8c35170e754869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdf347e49f0a34619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3f3c8fd72aa74403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0bc18c8c71b74170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R86708b3b959f4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R29c09b89784143d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rde9b436e336d4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raa4797b3e2954371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R241ca27908bf4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R02b5df7a1fa042c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2a0b4a3e5ac3437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra7983872093e496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8c6271a11f9d4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbc8d2d1d11054090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ref70226507734c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R976807cb6f6d4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R30072debb45e4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7b5717347f264bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R91576e1928654fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rd20ccdbe69ee4f3b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R63e4b5dc59d64dec" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9afb9cf085e94e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra6c2280e6eb04a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3dc5f561ef584294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R491a7a6775d4492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R09f1cf28e35b4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8d5916d0918b4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc6b16d943ab94004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R268ceaa02c134f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra2f7ed3002b848e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb795e72acf454f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2f6d8c6301b24bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3aa4478a7b444e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbb73e02a051b44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R74ff32f83aba4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5819678bf58e48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra73a34a5eeab4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R734b2a4010f24558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf06fcd89ddad4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5fbd7170c7f14d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0083356f7068455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra14df19231cd48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4c160d7865c24054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R00f247138da848d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R73722b5f16df411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R38a4735e20ad4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc2d94b902f5c4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rae34ebb216dc496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re62e4178644e481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rcfae0e409a4d4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R85469ee2c1dd4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R02907bb7621449f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra2df173d61124e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6df1a878fa2849c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc3b1a277f21f4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb61d37dfa2ed4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R6239ac9850f943c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R702346879b234d24" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R42c34859744a4b88" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5ea73952b4994f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e436b20177a40d5" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0edda06dd8424fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d21b9f9365b419f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R710ce4c260b24a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff499337bcda4de5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5469d95237194fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c8924c7924f4a7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4cf0d995bd9b414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd910ccb8d5c049bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdf50cd8f03e84222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6adaa736c7614e96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R379f464cc24b4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2a01aea325e48c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbd7819ee96894fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04f478a038f24601" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R449a1744578f495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33755e9777f44edc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra311ebdacb284c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02f6a7325b4449ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb029eac910434c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67f1ae375cb14272" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc77ac283a42b4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R478ac5b65e3243cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4fcf0e840d4d43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb57aca6558064fbc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re49b48c2acbb45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra86e7183e6094ca7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R810c967cf53e46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a14e06ab247473e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R55d2aae2c4a14714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad6b0cdd5be4418f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8f1216121c0b4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15390eeff6954a1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc70da991e6e349e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72d62d897931440f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R767f14bd94154dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f53ad4c1b814049" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0eaa9cfddb6945f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd926fe63f8464a5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R097a130d0386489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re07a4f46ddee4988" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3a746d5eb5c94df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R815290ce24414851" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8a8a123d13ae42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R450cea32e51e41f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R998f594796bc485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde13940c086d4260" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc77412bc075841d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2f0f2fa1269463e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R9bc3803ef3f04fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e14899bd8a845a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R8f20d25c5e594e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R753475d4d80e4232" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R4a3797674bea412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra82088911d9647cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R217e30da94874f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc22fa4dc5ba44088" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9613611d249b4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5f8fbe617ea41cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1c5f116fae4e47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91c1fe9a019c4d0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4e7d3b14be2940dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91ffa20427824664" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rae8abd6187814cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0afb2b3775ec431f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc07d789576e54a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13291a7738054c19" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R26cb5340bbff4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R41dbfcb6ef734d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R380f91be9a544938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfde97122d6a24066" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3d5d6b3c8c1543f9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra3d035960ffc45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R136dbad2da06415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R07b5135264ed4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R70c7bd7058914083" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5068ea5561d543f8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R41dbfcb6ef734d55"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R136dbad2da06415b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R380f91be9a544938"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R07b5135264ed4714"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfde97122d6a24066"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R70c7bd7058914083"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb0616dc1fbb84829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rde5369b848174e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfeaf67a9da8d41fc" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R819ef7bdd0a645b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0980a06153794ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7af11dd9fc64adf" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rde5369b848174e2c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfeaf67a9da8d41fc"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0980a06153794ac7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb7af11dd9fc64adf"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R577494dca697469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R701481a317844b39" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb522093b8aad423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R06bf6ee15b654c47" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe72a996c3e84555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbbc09713711a46a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R155badcc73fc4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Red035050738a4433" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11d665f333124898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R12a9cf1ed563464a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31797566e7f04250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R53bdd3482e9b4bba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a9e27d8d43c49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R3709fb8a7cbe4bdc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1dc1947ac994034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R6b56de6096c54a9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6171dc22a2644c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R2764c8ccb1da4f98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1eca78a261b4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1dd9335ab3834927" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc87dc894acd34e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R933bed0431f04b45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e2fa7df927e46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re88aab1e15724030" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d32d23f034a41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R8f3b881491054ccf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd39ad6f2579f4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1bf5fedfbf254e06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81b0fbd59e054d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R193a18d69fd449d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfafff44533844f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R96fc868533364de3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa03e51bb6204e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Recc4240fe0ad4b6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a492ec52f0a4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rf2a274550da44f14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44ab411ec68343d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R41bc4b497d2e42e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R493a72419bb44313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R39d6061674954031" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79f568e4f0c94c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R7b1b549e17f34fcb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf73ee667fb654f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Ree004d246bec445e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b86c140914347be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rece2035eda3c4a78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6690fb09c8bb4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R516f2fd28aa5475d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R022fe594a5c64356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc4c02d3a877d4f90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49685be2e1134498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R87adec0d768744fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcd19cbef0d348aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R509ccdf5345e47e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5b3e337735b44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rc8e03dc0101b4102" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc89f70451b3d4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re58a2453f3504734" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b2870a3463a4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rde3269d2cb90437d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75552b162ed54f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rac8191f1d8184f5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R290c6fda9c7f4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R56c6a69102f14ea4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69cd2c81e5c74bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Reaada3d3577a4b60" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf56067466e5471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R013cd2536c9549ea" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第31章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 31 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:9  |  Proverbs 31:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你當開口按公義判斷， 為困苦和窮乏的辨屈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Open thy mouth, judge righteously, and plead the cause of the poor and needy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:10  |  Proverbs 31:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>才德的婦人誰能得着呢？ 她的價值遠勝過珍珠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who can find a virtuous woman? for her price is far above rubies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:11  |  Proverbs 31:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她丈夫心裏倚靠她， 必不缺少利益；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heart of her husband doth safely trust in her, so that he shall have no need of spoil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:12  |  Proverbs 31:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她一生使丈夫有益無損。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She will do him good and not evil all the days of her life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:13  |  Proverbs 31:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她尋找羊羢和麻， 甘心用手做工。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She seeketh wool, and flax, and worketh willingly with her hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:14  |  Proverbs 31:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她好像商船從遠方運糧來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She is like the merchants’ ships; she bringeth her food from afar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:15  |  Proverbs 31:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>未到黎明她就起來， 把食物分給家中的人， 將當做的工分派婢女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She riseth also while it is yet night, and giveth meat to her household, and a portion to her maidens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:16  |  Proverbs 31:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她想得田地就買來； 用手所得之利栽種葡萄園。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She considereth a field, and buyeth it: with the fruit of her hands she planteth a vineyard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:17  |  Proverbs 31:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她以能力束腰， 使膀臂有力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She girdeth her loins with strength, and strengtheneth her arms.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:18  |  Proverbs 31:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她覺得所經營的有利； 她的燈終夜不滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She perceiveth that her merchandise is good: her candle goeth not out by night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:1  |  Proverbs 31:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利慕伊勒王的言語，是他母親教訓他的真言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of king Lemuel, the prophecy that his mother taught him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:19  |  Proverbs 31:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她手拿撚線竿， 手把紡線車。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She layeth her hands to the spindle, and her hands hold the distaff.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:20  |  Proverbs 31:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她張手賙濟困苦人， 伸手幫補窮乏人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She stretcheth out her hand to the poor; yea, she reacheth forth her hands to the needy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:21  |  Proverbs 31:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她不因下雪為家裏的人擔心， 因為全家都穿着朱紅衣服。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She is not afraid of the snow for her household: for all her household are clothed with scarlet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:22  |  Proverbs 31:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她為自己製作繡花毯子； 她的衣服是細麻和紫色布做的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She maketh herself coverings of tapestry; her clothing is silk and purple.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:23  |  Proverbs 31:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她丈夫在城門口與本地的長老同坐， 為眾人所認識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Her husband is known in the gates, when he sitteth among the elders of the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:24  |  Proverbs 31:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她做細麻布衣裳出賣， 又將腰帶賣與商家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She maketh fine linen, and selleth it; and delivereth girdles unto the merchant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:25  |  Proverbs 31:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>能力和威儀是她的衣服； 她[想到]日後的景況就喜笑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Strength and honour are her clothing; and she shall rejoice in time to come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:26  |  Proverbs 31:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她開口就發智慧； 她舌上有仁慈的法則。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She openeth her mouth with wisdom; and in her tongue is the law of kindness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:27  |  Proverbs 31:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她觀察家務， 並不吃閒飯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She looketh well to the ways of her household, and eateth not the bread of idleness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:28  |  Proverbs 31:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她的兒女起來稱她有福； 她的丈夫也稱讚她，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Her children arise up, and call her blessed; her husband also, and he praiseth her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:2  |  Proverbs 31:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的兒啊，我腹中生的兒啊， 我許願得的兒啊！我當怎樣[教訓]你呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What, my son? and what, the son of my womb? and what, the son of my vows?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:29  |  Proverbs 31:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：才德的女子很多， 惟獨你超過一切。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many daughters have done virtuously, but thou excellest them all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:30  |  Proverbs 31:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>艷麗是虛假的，美容是虛浮的； 惟敬畏耶和華的婦女必得稱讚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Favour is deceitful, and beauty is vain: but a woman that feareth the LORD, she shall be praised.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:31  |  Proverbs 31:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願她享受操作所得的； 願她的工作在城門口榮耀她。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give her of the fruit of her hands; and let her own works praise her in the gates.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:3  |  Proverbs 31:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要將你的精力給婦女； 也不要有敗壞君王的行為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give not thy strength unto women, nor thy ways to that which destroyeth kings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:4  |  Proverbs 31:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利慕伊勒啊，君王喝酒，君王喝酒不相宜； 王子說濃酒在那裏也不相宜；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is not for kings, O Lemuel, it is not for kings to drink wine; nor for princes strong drink:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:5  |  Proverbs 31:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恐怕喝了就忘記律例， 顛倒一切困苦人的是非。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lest they drink, and forget the law, and pervert the judgment of any of the afflicted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:6  |  Proverbs 31:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可以把濃酒給將亡的人喝， 把[清]酒給苦心的人喝，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give strong drink unto him that is ready to perish, and wine unto those that be of heavy hearts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:7  |  Proverbs 31:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>讓他喝了，就忘記他的貧窮， 不再記念他的苦楚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let him drink, and forget his poverty, and remember his misery no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 31:8  |  Proverbs 31:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你當為啞巴開口， 為一切孤獨的伸冤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Open thy mouth for the dumb in the cause of all such as are appointed to destruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>