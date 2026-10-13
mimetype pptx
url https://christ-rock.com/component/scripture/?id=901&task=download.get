--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc55b9f77b0c24ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R604853ca6ea74e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R40848912eab747b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R73298f6e0ba84d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc09ee404be714280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3ee8bd97dc2741aa" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R75f2b0be176745de"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R974492621c1f4d26"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc7647567909a469a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R40bf9d51b628468b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8374780533a2423e"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Red766159cd3f41dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rff148e0df0ca4ab7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rdf10ecb0e9e74256"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd630d19ab9fa4e0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R67758393f123481d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R22657dd5094e441d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc401a13858384e11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6b199c1e578647bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rdc70ca31a92d4e13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5b02f3fc84044b2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R62604dcf4ea843b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc5318e4957d0418f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4ac981e912d44ee4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R15a3507e27fa427e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb3a38866eba4451a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R531877d877164e62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rdc4cfa6f5b7845f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rda6e93f1edf84e53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R7bb5c9d676ca4ac5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc1dc7b81aa48409b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R813ec7d8ef1442f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd7e9ce4bf88c47c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf9dd709a6bfb441f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rdb822c82f4b04c6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R5aa5fe5e06784283"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R9688fb4f44734b02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R3e00e09c66094508"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R337fb6d3cc9c4551"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rf8f5c0038ada4a12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R9b78fb62334548d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rc2d5ec4d59b14142"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R3c9d471c89a1423c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R7c3d0c83977c4123"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4bb5fc65636741f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R75f2b0be176745de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7647567909a469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb69e99d879b34181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re21947489d3c45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8374780533a2423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rad117ee002144ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R366276de373c4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5914488786df4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R37004197dbc544ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R412ab824e22740c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R134b3015197b4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R94ce728a45834bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ree2683d6f9f64847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf9c3448594214a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb483d81befba4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R97649da8ef484a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra00a0399233c43ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbf65c4c71eb74ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R84b645792f544d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R652aa2c505e3468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R26639f41b8d4465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R282b378323904aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R22057c003d114c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3e67d3e2725d43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1eb52b670f5546be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf77adf51d7674115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9ca1b704a6684c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R261f7b4a98c94784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4a761f1f8c134fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0964e5b09f55465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf7ba15431e22473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R9824fd4606c24d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbc9a66f190ba4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc823dba9936d41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R740224b9c0634d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Red766159cd3f41dd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb63a315220fc4fbf" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R28a3cc0670e44cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R974492621c1f4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40bf9d51b628468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc49abd9202894b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Raf5f38158ffe4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rff148e0df0ca4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdf10ecb0e9e74256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd630d19ab9fa4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R67758393f123481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R22657dd5094e441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc401a13858384e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6b199c1e578647bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdc70ca31a92d4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5b02f3fc84044b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R62604dcf4ea843b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc5318e4957d0418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4ac981e912d44ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R15a3507e27fa427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb3a38866eba4451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R531877d877164e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdc4cfa6f5b7845f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rda6e93f1edf84e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7bb5c9d676ca4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc1dc7b81aa48409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R813ec7d8ef1442f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd7e9ce4bf88c47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf9dd709a6bfb441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdb822c82f4b04c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5aa5fe5e06784283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9688fb4f44734b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3e00e09c66094508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R337fb6d3cc9c4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf8f5c0038ada4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9b78fb62334548d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc2d5ec4d59b14142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R3c9d471c89a1423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R7c3d0c83977c4123" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R610398cfcb2249ac" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra1e4df4afc814fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cb42b44b6f84bda" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6a4a0325da884b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8fde506d72ad46d5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R90245f425e754286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4ffa3b157ee448d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2d1dcf1f555642aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1996267f8e7b4a18" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3e4aad0296674207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47268cbbf8524ebf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf4b08b18bd2e4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb359aa98bb6f4c3d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R67c9e57144a74fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8e3a1bebd814844" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R980f385e805f46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9d0fd51ea45432c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2838a1b91c9149e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67303c34d5c441ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R20f99d830bb34f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R462aae1e1fe7494b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rac96cb4fb44344a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc38db103c514428" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5175172486b74e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08a778fc81b54823" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re7f8d843740d4c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R271de873512d4e34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5ce069f458194140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45c8068431614ace" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8486ad162362496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9689d9655314db9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re589e106f7074e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2be174b3f6bd41cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Raf4d84995dde44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26dde4ccaffb4814" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6d1e0793ff864974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfe688f6e3c54aef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra9f0a8eb0c324bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50eba203c4d8439c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0edbc039870d4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77899f04b382454e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R83d92376835e4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd36291b3bb284837" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R242f84467061486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82cbb7d98f4842a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6a2596248d114bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4950ca8826c14e97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7ccf0758ec154f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53c3da275e5d4e9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb0218f62a81c414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R890d0603066947cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R639b9f2e96664db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19889761872647bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R48567e17def2416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32dcc6e9ede74131" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R2a5080d4b1a0449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ad361544bf3409b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdf47a45305bf4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf82405befea34ba5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R082c929f4ac74709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb80d2fdd6421404b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9d46a5b4830c4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fd0bc3f926d4527" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R461e83dd54e54afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra814f968b8aa4e7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3ac18705ad6c4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72111dba619841a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R22a0c790244144f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6ae70eb7e654c07" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R68b78e5797c84009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R365406a7208a4224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7a8a3581952d46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd1a2a16275434b15" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84b5ca608462436d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2bcc6fc75d6a4d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc8e7527e414746ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8b08c5f24ae74f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R529f975a175a4481" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R319f2045f3314e40" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R365406a7208a4224"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc8e7527e414746ed"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7a8a3581952d46a8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8b08c5f24ae74f92"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd1a2a16275434b15"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R529f975a175a4481"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbd2072dd71f8469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra440d910fbc5495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R456371b50b9248b5" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7c061b3ac5a84f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6bff148331aa4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b7719d035d64775" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra440d910fbc5495e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R456371b50b9248b5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6bff148331aa4844"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3b7719d035d64775"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d69fea09249439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd494b6d98d2a4f58" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0361b9efeb714fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3c792c79138b4eb5" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f3433578a3a47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4ea57656d67e4b60" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7773c36ed504842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5832c609d59a4253" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e5ea7869162461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R437bf907f84a4ebd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R485a78a3459c4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb379832b2ae14e32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4979599ae4b4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7b2fb781d5d64853" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e8f62738c3a4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R23b66269c838401e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e53296c8d504793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R394db93bbd974fc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63549ca1ba204a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra3a2a1f1506b42e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf0366babc004645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8a0ade32c6444f88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa14030f9b044f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rcf7e321a41704a77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R487e80375b64493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc27823424ad3481f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R357a3d6f3a1b48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R647ed54186a84be6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31e4374ac6854a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R47af28a5d1704a03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbd21bd7d61e4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R995b271820ff4757" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd49679643704208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R4afe96e0ed334cb1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18398a4fdae644ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R24edbf92d2ac4be8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73a606c83b6647a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R7f7bd3e5cdb44203" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a8a84a91c224f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R755c5e6d21794bae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b23096b6a914d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R86d2df3165b64d42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c95a317eeaf4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rddd9d436396f4906" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R011c5a41e45d41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R61a9e35ec18e452c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9eba18fd9f084bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Ra99751164b4c437e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9546a726771e44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd6c04c5ca3fe4ad0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf246a4b71324d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rb15c3c8595d64797" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R712fc506c4f3409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rc5024f0610a8424a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc64c0f05098c4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R3deaec0997684603" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra14d032baf144866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra1e53a3cf6764ca5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4a8dacc3cc94c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rccc6081bee224563" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7653603ee2e440a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra56ca2e8445e425b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc10a959a204e4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb85642be45b643dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8387cba7e7514da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R888c50bbdda346a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R777dc32575dc4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8447fbb069e44ac2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第21章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 21 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:9  |  Proverbs 21:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>寧可住在房頂的角上， 不在寬闊的房屋與爭吵的婦人同住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is better to dwell in a corner of the housetop, than with a brawling woman in a wide house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:10  |  Proverbs 21:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人的心樂人受禍； 他眼並不憐恤鄰舍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The soul of the wicked desireth evil: his neighbour findeth no favour in his eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:11  |  Proverbs 21:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>褻慢的人受刑罰，愚蒙的人就得智慧； 智慧人受訓誨，便得知識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the scorner is punished, the simple is made wise: and when the wise is instructed, he receiveth knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:12  |  Proverbs 21:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人思想惡人的家， 知道惡人傾倒，必致滅亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous man wisely considereth the house of the wicked: but God overthroweth the wicked for their wickedness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:13  |  Proverbs 21:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>塞耳不聽窮人哀求的， 他將來呼籲也不蒙應允。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso stoppeth his ears at the cry of the poor, he also shall cry himself, but shall not be heard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:14  |  Proverbs 21:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>暗中送的禮物挽回怒氣； 懷中搋的賄賂止息暴怒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A gift in secret pacifieth anger: and a reward in the bosom strong wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:15  |  Proverbs 21:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>秉公行義使義人喜樂， 使作孽的人敗壞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is joy to the just to do judgment: but destruction shall be to the workers of iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:16  |  Proverbs 21:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>迷離通達道路的， 必住在陰魂的會中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The man that wandereth out of the way of understanding shall remain in the congregation of the dead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:17  |  Proverbs 21:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛宴樂的，必致窮乏； 好酒，愛膏油的，必不富足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that loveth pleasure shall be a poor man: he that loveth wine and oil shall not be rich.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:18  |  Proverbs 21:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人作了義人的贖價； 奸詐人代替正直人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked shall be a ransom for the righteous, and the transgressor for the upright.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:1  |  Proverbs 21:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王的心在耶和華手中， 好像隴溝的水隨意流轉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king’s heart is in the hand of the LORD, as the rivers of water: he turneth it whithersoever he will.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:19  |  Proverbs 21:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>寧可住在曠野， 不與爭吵使氣的婦人同住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is better to dwell in the wilderness, than with a contentious and an angry woman.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:20  |  Proverbs 21:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人家中[積蓄]寶物膏油； 愚昧人隨得來隨吞下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is treasure to be desired and oil in the dwelling of the wise; but a foolish man spendeth it up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:21  |  Proverbs 21:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>追求公義仁慈的， 就尋得生命、公義，和尊榮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that followeth after righteousness and mercy findeth life, righteousness, and honour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:22  |  Proverbs 21:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人爬上勇士的城牆， 傾覆他所倚靠的堅壘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wise man scaleth the city of the mighty, and casteth down the strength of the confidence thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:23  |  Proverbs 21:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謹守口與舌的， 就保守自己免受災難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso keepeth his mouth and his tongue keepeth his soul from troubles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:24  |  Proverbs 21:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心驕氣傲的人名叫褻慢； 他行事狂妄，都出於驕傲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proud and haughty scorner is his name, who dealeth in proud wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:25  |  Proverbs 21:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰人的心願將他殺害， 因為他手不肯做工。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The desire of the slothful killeth him; for his hands refuse to labour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:26  |  Proverbs 21:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有終日貪得無饜的； 義人施捨而不吝惜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He coveteth greedily all the day long: but the righteous giveth and spareth not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:27  |  Proverbs 21:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人的祭物是可憎的； 何況他存惡意來獻呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sacrifice of the wicked is abomination: how much more, when he bringeth it with a wicked mind?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:28  |  Proverbs 21:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作假見證的必滅亡； 惟有聽真情而言的，其言長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A false witness shall perish: but the man that heareth speaketh constantly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:2  |  Proverbs 21:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人所行的，在自己眼中都看為正； 惟有耶和華衡量人心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every way of a man is right in his own eyes: but the LORD pondereth the hearts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:29  |  Proverbs 21:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人臉無羞恥； 正直人行事堅定。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wicked man hardeneth his face: but as for the upright, he directeth his way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:30  |  Proverbs 21:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沒有人能以智慧、聰明、 謀略敵擋耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is no wisdom nor understanding nor counsel against the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:31  |  Proverbs 21:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬是為打仗之日預備的； 得勝乃在乎耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The horse is prepared against the day of battle: but safety is of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:3  |  Proverbs 21:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行仁義公平 比獻祭更蒙耶和華悅納。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To do justice and judgment is more acceptable to the LORD than sacrifice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:4  |  Proverbs 21:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人發達，眼高心傲， 這乃是罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An high look, and a proud heart, and the plowing of the wicked, is sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:5  |  Proverbs 21:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殷勤籌劃的，足致豐裕； 行事急躁的，都必缺乏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The thoughts of the diligent tend only to plenteousness; but of every one that is hasty only to want.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:6  |  Proverbs 21:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用詭詐之舌求財的，就是自己取死； 所得之財乃是吹來吹去的浮雲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The getting of treasures by a lying tongue is a vanity tossed to and fro of them that seek death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:7  |  Proverbs 21:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人的強暴必將自己掃除， 因他們不肯按公平行事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The robbery of the wicked shall destroy them; because they refuse to do judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 21:8  |  Proverbs 21:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>負罪之人的路甚是彎曲； 至於清潔的人，他所行的乃是正直。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The way of man is froward and strange: but as for the pure, his work is right.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>