--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -65,126 +65,126 @@
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5e93b15a8c9f4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb099ebde16f9428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3b6dc89357a74bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4c8af064a8ed4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re7353eac4d68474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf89731b2ddf745e5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd25d497494c3455b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4bd1fdcb009844e5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9059fda7673b498d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Raf42901abc3049ce"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4c36f2b92e434da0"/>
-[...32 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Ra248cf9f20d145e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R84261e8957d64d6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R75b60bff48704565"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9369b84c22c644ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R653ce8a8a594489c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R131f76ba4d49492f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R99240e161d64408e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcada9cfe182b4c75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R15817af1bddd4e2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rccedc2b31932498e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf2cf86e99bc94c28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7acfde9647704aa3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R0dc9d86102b94e78"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rab162b0e54654919"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc981d27dc1f2469b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R05ebf5ae7af44915"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rb3238b9ae17745a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf1879ec5f1494979"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3871b3088f6941c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R5781cf74f28a443d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R192d8586a92c4a87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R86e1e690675e4076"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R0421e7bbe65340a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R8f1575d17503400e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R3854e9e4451c43a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R65a381e5dc2d46fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R862c0da6c5574fc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R315dafb29a5049ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rb460ea861a0145fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Re2bedce8ed2549b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rad92bfa350734ba4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R072a0e1f5be742d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R920b9ae839c742be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R2e36c4b8ad574777"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rb07cbe49aac24936"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4233d3d0bf5d4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd25d497494c3455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9059fda7673b498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc8af3fc9f6b346af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6628542585d54444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4c36f2b92e434da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb0c4fb8c45954755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R27ab8bc88e604f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1631aeb1e4ce4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf36166279480425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf5f60113f6b34789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6fb75c40435541c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7a57a942eff244bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbd4cdae667f94bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbaf1553a50ab4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0eb95c26c4664324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9cb797109a3f4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdc52155b1692489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1902cca922ac46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re715e9885dda4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R863dca95abff4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R65b78524cc2144e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd580baae97314617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rae7846bcb1cb4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc6e0f4194670401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf93cfa16ca2e4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1b41369bcc504e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9a9ac8bf2f7f429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra09f474878514daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R982f9d45e2804aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf5508a052d884b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5100fedd396c4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb5fcd6c7727a4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R4a8193c36d864e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R432f613d38c8431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R11e1d91a2bcc4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R00017954ac9e454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R917c6bed5c704811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Ra248cf9f20d145e8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re566f1381b244fde" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Reb623811e8d044d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4bd1fdcb009844e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf42901abc3049ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7872a875607b493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd66cb1e81d3840bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R84261e8957d64d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R75b60bff48704565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9369b84c22c644ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R653ce8a8a594489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R131f76ba4d49492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R99240e161d64408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcada9cfe182b4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R15817af1bddd4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rccedc2b31932498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf2cf86e99bc94c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7acfde9647704aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0dc9d86102b94e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rab162b0e54654919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc981d27dc1f2469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R05ebf5ae7af44915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb3238b9ae17745a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf1879ec5f1494979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3871b3088f6941c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5781cf74f28a443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R192d8586a92c4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R86e1e690675e4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0421e7bbe65340a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8f1575d17503400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3854e9e4451c43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R65a381e5dc2d46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R862c0da6c5574fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R315dafb29a5049ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb460ea861a0145fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re2bedce8ed2549b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rad92bfa350734ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R072a0e1f5be742d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R920b9ae839c742be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R2e36c4b8ad574777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rb07cbe49aac24936" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7f88c0ba16704a73" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -388,150 +388,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re4fbf5ea066f4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R570dc37496df47fa" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R89f941da48ff4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reabe87b6fd4248cb" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4c0faf004c804d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a522ccd8ffc497a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6178289a76f641a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radd784de9ae741d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R83e893af9de84c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b1f7f21531b40e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4525a5db682d4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1a70c3dc71b4a3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R54b539349b0b4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e56da44690141af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1b7bc0b4d0dc49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc3f7409ff5c42cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb4f8e3967fdc47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67d7c183b87247c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4283126e027748c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c0fb7fa4fe94fe0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc14074924d134b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b907a22d3d44c1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R780014947f274893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad1d751fc165423d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb2c2432fd644403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5337056d7012466f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R98b3d86970a04d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9de8d2504e5044fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra3d4d89e8df14888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65e0a3e687934461" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R603e1bf1c0e84d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7fe929a57f744f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8f8aa7d07831487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4dce47fa8d944c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6fbd3c078f654933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0839a7093a1d4425" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rbb841eabf3594503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbabc7fac99642d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Raeef1dd2a2044a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0ee124af92c459a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rddb66ee7ab8f4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48cc58d841ca406e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfa163683bac9438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccc2266fb4154f68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6bcfa0ffd83d4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6622044fea594ef4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R52e2ae46caa847a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R568bf753a2d34eb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R22aaeca876984c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ee3af225f884cc3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R642237da1a634a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5580898aae64c87" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R6fab112b767b4fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc083f470172840ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rfccfaf4a1aeb4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07d30c82542640b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R1e46056968eb4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R166933cd27334704" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R354917eb27074fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbb8010062cc47e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd8ae64ef62f24ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5fc8e2ce5484900" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R291c64963e364af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb55d557793734fb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb97a1e5934614f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9d699c8fa0544f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0c418e8f1dd44f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7c3c2dce9e64628" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R94a2ee719fbc4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf2a62b1eea24755" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re6049d2e4ed6480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a455c2d45144bce" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3720,100 +3720,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcf2b6cdff25a4fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7c4935e269fc4f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbf6ab0a245c84bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rba1ec0ab2a264119" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf3f69756e1c94372" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R97afa4da78ea492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra1ab019455f44778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2eff222f297d4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R68dde75332884160" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8b661575efcb435e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7c4935e269fc4f7f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra1ab019455f44778"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbf6ab0a245c84bd9"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2eff222f297d4128"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4839,116 +4839,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rba1ec0ab2a264119"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R68dde75332884160"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4e7f5ac02f444749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R471db9e6e9bc40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7370bee0ef84d2b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc91997d877e544f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdfa72e532d284dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf15af15ab7934c6c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R471db9e6e9bc40a0"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra7370bee0ef84d2b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdfa72e532d284dd5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf15af15ab7934c6c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5012,150 +5012,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9dfad65d3bd64f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R60123328a1704a17" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9fa412350a9b48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra19cf1e83f784a65" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25dfd5c8c56348f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3de6aa34ab874801" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0923633d09da44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R07b3e160a1484da6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R583a93eadfd84e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd0fdc22cea2345c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0307bb26c18e41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9049c72997024ed8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79a31e973d2a42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R59f60b5fb61d43c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a0cf6cd3e564d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R742c5a4c10bf4739" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R186716bcf74648b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd0fee8ed785a40bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re04655e9f68947ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd7a67f669c20456d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R861b0ee9195e48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R42cd5836a2164f74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3309eb1928904134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R6f662ed3269949b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2a3a7a9ab474a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R9a9b8bf725b44134" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbe376ba571e4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R92bd53a8cee3429c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97be8cb96bd84810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R0efc525c06224f0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6905dafb4b9448d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R021391263212412e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R903f8a2b7ee7442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Re4eca1aafcce40b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red43aa039a6546a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2ef4a42172de46fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2128fca8c627499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R090eb33a753a49b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f23c5c613e84afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R93d05fbf78534e63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63a3c8ab41544cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Re4947a2415df4b09" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07fa6b79de3549cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rf4341bd31cf149a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a4bf70f5f2441a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R901c044ac3c3402d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56a25081fdf04c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rd20b3498f28c41ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R894731294c6a4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R833000372c9a462a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe9769eef48446df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Ra27a6d1c64bf4a7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2fc2ed2279e48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R6033c7daeaff4251" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R759778149f6d4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rc8a20e97f5e2409b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re102f2060fbe4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R54629a6256d44408" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1048de47d4b54d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R5dca997be3504668" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26fc84b3ec394a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1e41664bdb4547d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R038c0d289f48412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4e52ab85f1b840d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3a84c8c6b6849bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7cb3640dd76040b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b4d260644b04e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R19b8049f4b8d4ab8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcdabbdfd22642a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R146a8e56c1fe4371" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b4cd10c74ba4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R672aa982bfde4256" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5173,65 +5173,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第30章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 30 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5249,183 +5253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:9  |  Proverbs 30:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恐怕我飽足不認[你]，說： 耶和華是誰呢？ 又恐怕我貧窮就偷竊， 以致褻瀆我神的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lest I be full, and deny thee, and say, Who is the LORD? or lest I be poor, and steal, and take the name of my God in vain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5441,183 +5407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:10  |  Proverbs 30:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不要向主人讒謗僕人， 恐怕他咒詛你，你便算為有罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Accuse not a servant unto his master, lest he curse thee, and thou be found guilty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5633,183 +5561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:11  |  Proverbs 30:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一宗人，咒詛父親， 不給母親祝福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is a generation that curseth their father, and doth not bless their mother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5825,183 +5715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:12  |  Proverbs 30:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一宗人，自以為清潔， 卻沒有洗去自己的污穢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is a generation that are pure in their own eyes, and yet is not washed from their filthiness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6017,183 +5869,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:13  |  Proverbs 30:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一宗人，眼目何其高傲， 眼皮也是高舉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is a generation, O how lofty are their eyes! and their eyelids are lifted up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6209,183 +6023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:14  |  Proverbs 30:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一宗人，牙如劍，齒如刀， 要吞滅地上的困苦人和世間的窮乏人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is a generation, whose teeth are as swords, and their jaw teeth as knives, to devour the poor from off the earth, and the needy from among men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6401,183 +6177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:15  |  Proverbs 30:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>螞蟥有兩個女兒， [常說]：給呀，給呀！ 有三樣不知足的， 連不說「夠的」共有四樣：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The horseleach hath two daughters, crying, Give, give. There are three things that are never satisfied, yea, four things say not, It is enough:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6593,183 +6331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:16  |  Proverbs 30:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是陰間和石胎， 浸水不足的地，並火。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The grave; and the barren womb; the earth that is not filled with water; and the fire that saith not, It is enough.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6785,183 +6485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:17  |  Proverbs 30:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>戲笑父親、藐視而不聽從母親的， 他的眼睛必為谷中的烏鴉啄出來，為鷹雛所吃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The eye that mocketh at his father, and despiseth to obey his mother, the ravens of the valley shall pick it out, and the young eagles shall eat it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6977,183 +6639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:18  |  Proverbs 30:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我所測不透的奇妙有三樣， 連我所不知道的共有四樣：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There be three things which are too wonderful for me, yea, four which I know not:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7169,183 +6793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:1  |  Proverbs 30:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅基的兒子亞古珥的言語就是真言。 這人對以鐵和烏甲說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of Agur the son of Jakeh, even the prophecy: the man spake unto Ithiel, even unto Ithiel and Ucal,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7361,183 +6947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:19  |  Proverbs 30:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是鷹在空中飛的道； 蛇在磐石上爬的道； 船在海中行的道； 男與女交合的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The way of an eagle in the air; the way of a serpent upon a rock; the way of a ship in the midst of the sea; and the way of a man with a maid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7553,183 +7101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:20  |  Proverbs 30:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>淫婦的道也是這樣： 她吃了，把嘴一擦就說： 我沒有行惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Such is the way of an adulterous woman; she eateth, and wipeth her mouth, and saith, I have done no wickedness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7745,183 +7255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:21  |  Proverbs 30:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使地震動的有三樣， 連地擔不起的共有四樣：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For three things the earth is disquieted, and for four which it cannot bear:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7937,183 +7409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:22  |  Proverbs 30:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是僕人作王； 愚頑人吃飽；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For a servant when he reigneth; and a fool when he is filled with meat;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8129,183 +7563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:23  |  Proverbs 30:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>醜惡的女子出嫁； 婢女接續主母。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For an odious woman when she is married; and an handmaid that is heir to her mistress.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8321,183 +7717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:24  |  Proverbs 30:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地上有四樣小物，卻甚聰明：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There be four things which are little upon the earth, but they are exceeding wise:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8513,183 +7871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:25  |  Proverbs 30:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>螞蟻是無力之類， 卻在夏天預備糧食。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The ants are a people not strong, yet they prepare their meat in the summer;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8705,183 +8025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:26  |  Proverbs 30:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沙番是軟弱之類， 卻在磐石中造房。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The conies are but a feeble folk, yet make they their houses in the rocks;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8897,183 +8179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:27  |  Proverbs 30:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>蝗蟲沒有君王， 卻分隊而出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The locusts have no king, yet go they forth all of them by bands;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9089,183 +8333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:28  |  Proverbs 30:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>守宮用爪抓[牆]， 卻住在王宮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The spider taketh hold with her hands, and is in kings’ palaces.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9281,183 +8487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:2  |  Proverbs 30:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我比眾人更蠢笨， 也沒有人的聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely I am more brutish than any man, and have not the understanding of a man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9473,183 +8641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:29  |  Proverbs 30:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>步行威武的有三樣， 連行走威武的共有四樣：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There be three things which go well, yea, four are comely in going:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9665,183 +8795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:30  |  Proverbs 30:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是獅子－乃百獸中最為猛烈、無所躲避的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A lion which is strongest among beasts, and turneth not away for any;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9857,183 +8949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:31  |  Proverbs 30:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>獵狗，公山羊，和無人能敵的君王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A greyhound; an he goat also; and a king, against whom there is no rising up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10049,183 +9103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:32  |  Proverbs 30:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若行事愚頑，自高自傲， 或是懷了惡念，就當用手[摀口]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou hast done foolishly in lifting up thyself, or if thou hast thought evil, lay thine hand upon thy mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10241,183 +9257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:33  |  Proverbs 30:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>搖牛奶必成奶油； 扭鼻子必出血。 照樣，激動怒氣必起爭端。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely the churning of milk bringeth forth butter, and the wringing of the nose bringeth forth blood: so the forcing of wrath bringeth forth strife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10433,183 +9411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:3  |  Proverbs 30:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我沒有學好智慧， 也不認識至聖者。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I neither learned wisdom, nor have the knowledge of the holy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10625,183 +9565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:4  |  Proverbs 30:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰升天又降下來？ 誰聚風在掌握中？ 誰包水在衣服裏？ 誰立定地的四極？ 他名叫甚麼？ 他兒子名叫甚麼？ 你知道嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who hath ascended up into heaven, or descended? who hath gathered the wind in his fists? who hath bound the waters in a garment? who hath established all the ends of the earth? what is his name, and what is his son’s name, if thou canst tell?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10817,183 +9719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:5  |  Proverbs 30:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的言語句句都是煉淨的； 投靠他的，他便作他們的盾牌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every word of God is pure: he is a shield unto them that put their trust in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11009,183 +9873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:6  |  Proverbs 30:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的言語，你不可加添， 恐怕他責備你，你就顯為說謊言的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Add thou not unto his words, lest he reprove thee, and thou be found a liar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11201,183 +10027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:7  |  Proverbs 30:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我求你兩件事， 在我未死之先，不要不賜給我：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Two things have I required of thee; deny me them not before I die:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11393,183 +10181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 30:8  |  Proverbs 30:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你使虛假和謊言遠離我； 使我也不貧窮也不富足； 賜給我需用的飲食，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remove far from me vanity and lies: give me neither poverty nor riches; feed me with food convenient for me:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>