--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -71,129 +71,129 @@
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R120e3bc01f1240d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R55b0130004864e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd398ee5f1bdb4e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R64403bc54f0a435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R634f4d3bacd64e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re9c0a27c215f4c02" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R68bb5d0eb5394686"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8a183829b7d243a6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rab7abe0eac724aba"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R82e9d503dbbd45e7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R54719bd7321b450a"/>
-[...35 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Rd98e456043d9444c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb992fe0faa444bbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5e7ac395b95d4fca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re0fb07ede790404b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re83e7ce11fea4230"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rba535b012d6345cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0f17404205134d57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R038a07b4aa6547d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf20cb64cf72d4f91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re5cb06cc8f964cf6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rdfa411abe92f4b35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd2b4daf09a73421a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R600c6623e5e24235"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5fbfb3a446914819"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R919718422aa041f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R98722eb8b26a4c58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0d26698ffba54c41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rcf85e64d4cf240b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R83ebb79e30484499"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R17ae613ddcaf4f9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Re628fe7a5f7b4cc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R8890b9cb432346bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R25091405223a4c42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rf20005cd15f14efb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R19fdfb7235234284"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rd3d694b93cdd4508"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R751c13b81cd04f2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R8bbeff0835b549ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R7dcc4cf2f06548ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R2c81109021244f5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Re175e3e364a14c8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Ra89b0dbc64b04812"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R91283c6744594b36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rb272f1d1320c45b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rcf8af7c045354985"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R5eeb4f371bc94d5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R0cb3f7ce029c4259"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R2f0ea1ce03ef429a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcc902b00321648d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R68bb5d0eb5394686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab7abe0eac724aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5d798c11d0714ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1f0235d998294f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R54719bd7321b450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4c03eb0733274d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra0b7be96a09b4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbf5b1f6cef6549a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd5416b9bd3d64735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3471f8f4c418459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R13702b70f52744e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3c7f87ea2d964e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R22a8fe5820d3458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6dd52e2b2e294285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7ea4be68121b43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb1f297ec888847ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Red81c3d957f84db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R870c70b68df34a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R717acc7f998241f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rda72275cfb094ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc0480e47b92940d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R40a5630bc7b04e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R340ef4d1f7534b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc72010179d144747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R372630b4d83748bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf8ce4f36f2524411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R121cfaecf0984a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3f97eca2690248ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Reca655bafe874392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R93056506b0f9435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R76999807262843f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R25bd15e9cb16456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc06fdda42d3244b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc27f36bbdcd549e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R4c0295315a194b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rd452d913711a4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R74210fcc28b2424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R89a1530ff62440fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R4368d511b4e14dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R2984b3e130254f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rd98e456043d9444c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8b97bc50658b4089" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R280ab17505474ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8a183829b7d243a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82e9d503dbbd45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re90716f7051e47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R78b05640987e4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb992fe0faa444bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5e7ac395b95d4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re0fb07ede790404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re83e7ce11fea4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rba535b012d6345cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0f17404205134d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R038a07b4aa6547d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf20cb64cf72d4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re5cb06cc8f964cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdfa411abe92f4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd2b4daf09a73421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R600c6623e5e24235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5fbfb3a446914819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R919718422aa041f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R98722eb8b26a4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0d26698ffba54c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcf85e64d4cf240b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R83ebb79e30484499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R17ae613ddcaf4f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re628fe7a5f7b4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8890b9cb432346bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R25091405223a4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf20005cd15f14efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R19fdfb7235234284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd3d694b93cdd4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R751c13b81cd04f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8bbeff0835b549ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7dcc4cf2f06548ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2c81109021244f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re175e3e364a14c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra89b0dbc64b04812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R91283c6744594b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rb272f1d1320c45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rcf8af7c045354985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R5eeb4f371bc94d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R0cb3f7ce029c4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R2f0ea1ce03ef429a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfcb09953195e42a7" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -397,159 +397,159 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R48f5eaedfb624f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9a007b9ec674ad7" /></Relationships>
-[...107 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R12a03b3575164c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0bd870ad71e4c04" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8a4b1ffbfe7349a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbff49a3eee714368" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0a2d29e702834655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca31b79e400a4bf9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R64c967c8140c41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d185987ff07413d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R946658995ceb4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7cea3f2397a4c0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbf632d225d9c43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d21d0427e76457d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb69aa252a1c747f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re60116ed02eb4708" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Reb28414be8a24e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97017ce0558e4bb8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R13569dcc63a047ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R707ec95b4dbe4dc5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5a88d85fa9d6498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69baf6fd2bfb410c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5f5ec469dac54eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94c792b75b284af9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra4751383ca174e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4eb6fd8f32e74e11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7c21cefe95364f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd805dcf64584e00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R186d168e5ae94b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfac98ccfe2d24089" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9cc811c7be8042ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40a2becb54be4ccc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7a3e92e2fa494a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabe8d377188448fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcc3423f5a8e64a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d28da5f0a3d456b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8078b36f8ad14017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04734fc5697343cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R907738d6600f49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4110e2d6be4f4e8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R44ec292ccbf1492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6d86efa671a46ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb2a751e79f6145f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc32e86a1ba674864" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R23f2042750ea4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4620b73b22a4b34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R79821d85e88d4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1443d318817d4da1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb81a0b98ddae40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b3b812487d64a87" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rd12023cbb7334294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa3be8a9c9e84a3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R015de856fdff41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc694fa6e773e4018" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R4b8711b2ec024b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd95d7486039a43a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R9816f0eb1ae94daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ebb91a8ca5340d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R5827190e513b4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82c5599fab7b448e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rf96fc20cfcc047a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45a404f43ccc4a58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R4d8f72f501574982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1ce55249d104513" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R421933fe97264ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ce7a8f4d8a54b20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf3da09f359bd4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfad3337c25d45bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R27956e5c50cf407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae02cb4c600f4809" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc74b342dba1a43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3338fc9121fa4f02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdf314ecfa5994a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b1efd1886fb4201" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R243cd568811a49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ecaeec346774554" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf6ebb1412fb14dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2758553dd5947e2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4023,100 +4023,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5cfdb826e5364d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R68317950e2904766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3638b93e33394573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R965b1a47d80243b5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Red656c837fb144a1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3f35b8f1f3d7408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R993e0499148b4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8d9a4a98d6c9438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R577cf19bbf1844a4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R67067bf746ca452e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R68317950e2904766"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R993e0499148b4551"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3638b93e33394573"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8d9a4a98d6c9438f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5142,116 +5142,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R965b1a47d80243b5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R577cf19bbf1844a4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd2e513608bb944b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8ddcf6b87d204d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb222d65aaa9c4784" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra1bf9090a9fe4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdbf1974778604824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R406868da73ec4385" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8ddcf6b87d204d03"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb222d65aaa9c4784"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdbf1974778604824"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R406868da73ec4385"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5315,159 +5315,159 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ee7f1fe325043d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R52dd61ca0c394b21" /></Relationships>
-[...107 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6cebaa9827724b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R727589cf683d4598" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55e4218dc18f49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6bcf6fb6c5e749b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R060ae1cd38e24d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rbc31af103dde468c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a2909387c1b45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R30ccdf0403e840c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61617782da0c4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9d92e0c94eff45e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad81203bea1c47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R36bfe0bc29ab4874" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea5f6a00668d4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2c68ef0147714979" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d053888f9f943ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R575425b204244f86" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8441656cf79a4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf79783065faa4fa6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77a66472a8504ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re7adac17cd094f1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8758f575847c4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R666aa650f1384e6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33a56b5a637c4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R88830a1c290043e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82b6469579cd4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2bc9a1daa01a4f22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R601a60af6a654c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rb4b68b4aab2b40bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R900865fc89614bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rfff42d30637e4103" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R321399a0114f43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rd3308aef98874dd1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3e0b67223e642d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R7d9a3c0c78114a5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6ce525e1d4448a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R428b23b402b9402f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5c358e1bbb94da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R79f5402b11424a68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a2112bf78ec4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R056a721e39214654" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16345950ec234013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rd4bc668ad80241f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf832ae96af454393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R7d797101eb904fbe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00b84468ff454306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R22e776d88f0743f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae278142ca0f47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd5b374e1c3ec4ec4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80d07247be844733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rcb0e9eb790c04c24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf802e43b30a542da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R4e2aed1e71e641ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rced30a9bac2544f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rebfa9c4ae2c94cdd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae9df828ba5d4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R405fe28c6c5e4cad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16c9ccb6abd748cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Ra606ffa5206349da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra70825c834654145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rdaaacf8becdf40fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0fd892599780493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R71f0490e36fd4c31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree152ec1ba1c44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R4178b0e354e049cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b8fe95ba8de44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R72803cd6a4364562" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3da42c8cc27417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R84cf86ac5c964199" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea412042c58948f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R44d2c3ee546a49b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5f7d4077c9f467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rae5346402f414eb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6c6443220ea4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R33223f32fc004be9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e64e5ea591849b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R018624b95d1e4c16" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5485,65 +5485,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5561,183 +5565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:9  |  Proverbs 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有聰明的，以為明顯， 得知識的，以為正直。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are all plain to him that understandeth, and right to them that find knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5753,183 +5719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:10  |  Proverbs 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當受我的教訓，不受白銀； 寧得知識，勝過黃金。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Receive my instruction, and not silver; and knowledge rather than choice gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5945,183 +5873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:11  |  Proverbs 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為智慧比珍珠更美； 一切可喜愛的都不足與比較。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For wisdom is better than rubies; and all the things that may be desired are not to be compared to it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6137,183 +6027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:12  |  Proverbs 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我－智慧以靈明為居所， 又尋得知識和謀略。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I wisdom dwell with prudence, and find out knowledge of witty inventions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6329,183 +6181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:13  |  Proverbs 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敬畏耶和華在乎恨惡邪惡； 那驕傲、狂妄，並惡道， 以及乖謬的口，都為我所恨惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fear of the LORD is to hate evil: pride, and arrogancy, and the evil way, and the froward mouth, do I hate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6521,183 +6335,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:14  |  Proverbs 8:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我有謀略和真知識； 我乃聰明，我有能力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Counsel is mine, and sound wisdom: I am understanding; I have strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6713,183 +6489,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:15  |  Proverbs 8:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帝王藉我坐國位； 君王藉我定公平。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By me kings reign, and princes decree justice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6905,183 +6643,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:16  |  Proverbs 8:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王子和首領， 世上一切的審判官，都是藉我掌權。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By me princes rule, and nobles, even all the judges of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7097,183 +6797,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:17  |  Proverbs 8:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛我的，我也愛他； 懇切尋求我的，必尋得見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I love them that love me; and those that seek me early shall find me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7289,183 +6951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:18  |  Proverbs 8:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豐富尊榮在我； 恆久的財並公義也在我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Riches and honour are with me; yea, durable riches and righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7481,183 +7105,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:1  |  Proverbs 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧豈不呼叫？ 聰明豈不發聲？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doth not wisdom cry? and understanding put forth her voice?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7673,183 +7259,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:19  |  Proverbs 8:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的果實勝過黃金，強如精金； 我的出產超乎高銀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My fruit is better than gold, yea, than fine gold; and my revenue than choice silver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7865,183 +7413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:20  |  Proverbs 8:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在公義的道上走， 在公平的路中行，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I lead in the way of righteousness, in the midst of the paths of judgment:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8057,183 +7567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:21  |  Proverbs 8:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使愛我的，承受貨財， 並充滿他們的府庫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That I may cause those that love me to inherit substance; and I will fill their treasures.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8249,183 +7721,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:22  |  Proverbs 8:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在耶和華造化的起頭， 在太初創造萬物之先，就有了我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD possessed me in the beginning of his way, before his works of old.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8441,183 +7875,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:23  |  Proverbs 8:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從亙古，從太初， 未有世界以前，我已被立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I was set up from everlasting, from the beginning, or ever the earth was.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8633,183 +8029,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:24  |  Proverbs 8:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沒有深淵， 沒有大水的泉源，我已生出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When there were no depths, I was brought forth; when there were no fountains abounding with water.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8825,183 +8183,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:25  |  Proverbs 8:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大山未曾奠定， 小山未有之先，我已生出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Before the mountains were settled, before the hills was I brought forth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9017,183 +8337,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:26  |  Proverbs 8:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華還沒有創造大地和田野， 並世上的土質，我已生出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>While as yet he had not made the earth, nor the fields, nor the highest part of the dust of the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9209,183 +8491,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:27  |  Proverbs 8:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他立高天，我在那裏； 他在淵面的周圍，劃出圓圈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he prepared the heavens, I was there: when he set a compass upon the face of the depth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9401,183 +8645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:28  |  Proverbs 8:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>上使穹蒼堅硬， 下使淵源穩固，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he established the clouds above: when he strengthened the fountains of the deep:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9593,183 +8799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:2  |  Proverbs 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她在道旁高處的頂上， 在十字路口站立，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She standeth in the top of high places, by the way in the places of the paths.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9785,183 +8953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:29  |  Proverbs 8:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為滄海定出界限，使水不越過他的命令， 立定大地的根基。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he gave to the sea his decree, that the waters should not pass his commandment: when he appointed the foundations of the earth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9977,183 +9107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:30  |  Proverbs 8:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，我在他那裏為工師， 日日為他所喜愛， 常常在他面前踴躍，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then I was by him, as one brought up with him: and I was daily his delight, rejoicing always before him;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10169,183 +9261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:31  |  Proverbs 8:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>踴躍在他為人[預備]可住之地， 也喜悅住在世人之間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoicing in the habitable part of his earth; and my delights were with the sons of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10361,183 +9415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:32  |  Proverbs 8:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾子啊，現在要聽從我， 因為謹守我道的，便為有福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore hearken unto me, O ye children: for blessed are they that keep my ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10553,183 +9569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:33  |  Proverbs 8:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要聽教訓就得智慧， 不可棄絕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear instruction, and be wise, and refuse it not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10745,183 +9723,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:34  |  Proverbs 8:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聽從我、日日在我門口仰望、 在我門框旁邊等候的，那人便為有福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed is the man that heareth me, watching daily at my gates, waiting at the posts of my doors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10937,183 +9877,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:35  |  Proverbs 8:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為尋得我的，就尋得生命， 也必蒙耶和華的恩惠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For whoso findeth me findeth life, and shall obtain favour of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11129,183 +10031,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:36  |  Proverbs 8:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>得罪我的，卻害了自己的性命； 恨惡我的，都喜愛死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he that sinneth against me wrongeth his own soul: all they that hate me love death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11321,183 +10185,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:3  |  Proverbs 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在城門旁，在城門口， 在城門洞，大聲說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She crieth at the gates, at the entry of the city, at the coming in at the doors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11513,183 +10339,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:4  |  Proverbs 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人哪，我呼叫你們， 我向世人發聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto you, O men, I call; and my voice is to the sons of man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11705,183 +10493,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:5  |  Proverbs 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：愚蒙人哪，你們要會悟靈明； 愚昧人哪，你們當心裏明白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O ye simple, understand wisdom: and, ye fools, be ye of an understanding heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11897,183 +10647,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:6  |  Proverbs 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當聽，因我要說極美的話； 我張嘴要論正直的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear; for I will speak of excellent things; and the opening of my lips shall be right things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12089,183 +10801,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:7  |  Proverbs 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的口要發出真理； 我的嘴憎惡邪惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For my mouth shall speak truth; and wickedness is an abomination to my lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12281,183 +10955,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 8:8  |  Proverbs 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我口中的言語都是公義， 並無彎曲乖僻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the words of my mouth are in righteousness; there is nothing froward or perverse in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>