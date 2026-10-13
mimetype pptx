--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -69,128 +69,128 @@
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R61eaeedb37944f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R28a95e2bf99c417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rae25b80f454a4ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R936989ac58074255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7fac2469b15b4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdeb0932d52364fad" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re008f7764b424608"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R66e9344fc0164ac0"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd39181a806e14d39"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R83ba537adf86422e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R95dccca7a82043a4"/>
-[...34 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R7645ecacc07b4b1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf0dcfe9dba8f42dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R00148bc83ac149db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R117093bf53d94806"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R30e604449b554ac2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf813875df61f46dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6271b0f4702049a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R53579c8279624a0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra836dd0231284e5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb5cdb1e20c6a4ced"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2c31d519bb79474c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rfee59324ba5e43e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rde9e3d06d4e542f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R51b1612ae5ce49d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3316018b12d04eb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R214eb5085f564064"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0b0e05eeec604203"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R14c9d622660b4abf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R0afc59a8bf304480"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R34e13f8e5bdd4d99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Re81edc143883454c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rba5522b5533a4e0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R61e8fb0a3ec248d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd861b139aeb64cbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R2b2173419a8a46cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R8c089dc585ea4e8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R672a99c75c4d4e8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R7358557544054870"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R43e567ea8c634740"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R87116da3c1ed4d20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rb8371698142b4af9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R1477ffabf0dc45ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R821ce8cc11424d9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R65c13456748045d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R1f6e02f3acac45d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R1da129d2e34847d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R00a1bfddb1524593"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R86dbe734035d4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re008f7764b424608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd39181a806e14d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R539c4c164ca94e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb22265bd06ec404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R95dccca7a82043a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R55be786dbc754c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R175eb8db58044692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re9fe44b139e340a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rae5ade0064b1407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R91c03f391126472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8bd824c53dd546e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ree29917c9b534ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raef73b3c26524fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re5ab8892f80c4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0c676e15f6114435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3b49ff0bbb714c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd56a0b935da74d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6f6a91cad1fd4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R17b7e257bd844442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb9f3495b0d5d46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf9cccddda30a411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbe9b76643f124d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4a42c46c172c4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8c600be36a444840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R025b2fdfe8c24a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5cdebf79487445f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7ce238caf5c54dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rce0917e64df3443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R84b5b2e59fc249f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc7a07b10c7144bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfec47c453ec046b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R328799d7e8de4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re9b7c41b6ccd4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc3f06a5df397402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R276e313c032f4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R873a5ffa7d4442f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rbdc9dfc04ea04497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rb319b6d9b4cb49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Re38a38c2ac7d49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R7645ecacc07b4b1d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdc50b4090ae84d26" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd0b69309480b4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R66e9344fc0164ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83ba537adf86422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R504cd2dcbf7a4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R50bd7e4cda104509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf0dcfe9dba8f42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R00148bc83ac149db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R117093bf53d94806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R30e604449b554ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf813875df61f46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6271b0f4702049a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R53579c8279624a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra836dd0231284e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb5cdb1e20c6a4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2c31d519bb79474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfee59324ba5e43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rde9e3d06d4e542f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R51b1612ae5ce49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3316018b12d04eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R214eb5085f564064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0b0e05eeec604203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R14c9d622660b4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0afc59a8bf304480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R34e13f8e5bdd4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re81edc143883454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rba5522b5533a4e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R61e8fb0a3ec248d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd861b139aeb64cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2b2173419a8a46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8c089dc585ea4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R672a99c75c4d4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R7358557544054870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R43e567ea8c634740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R87116da3c1ed4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb8371698142b4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R1477ffabf0dc45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R821ce8cc11424d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R65c13456748045d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R1f6e02f3acac45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R1da129d2e34847d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R00a1bfddb1524593" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R709bef98c70e4876" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -394,156 +394,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R839f1a4afe094de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6773e4ac0694ca2" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R958d43bc85ef47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9105dc5ee1bf4d29" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdbf72624d2cc467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d72b3462e3c4855" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbb7a594db6e749a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec753fb5194c4b17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdb78b0d3f72844ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cbc7bdbadba4fc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2f6308609910482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6444beefd6c843d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf03e15e1497246ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf74eebfe32fc4649" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R51432a90500d4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72d79188ed9e45de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6587898bc2c04440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7e5f92135d545da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7f309d32c9484399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90127080781d47f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2c5dbcf8f2a1415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3893026a174d4cdb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R042fddad8f954502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra347c1d3a6874d1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R72a1a968010c4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65955a87c6ab4d05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R33d00660e4154b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1921cecb09a54bf4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb07f2a8cea074f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bad871543f84c74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd69dcb173a554fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a4a62ff873740a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8f6b862a3a2b49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f35d345a4bf49a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc794debd45084a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3428d3c179ba47f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R99fe0e6d1aa84378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3a113f0ea194098" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R438a9b5dbf234dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7ff0a591c6141fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R4db6dec12c484d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbf803551eb944ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R505e981084cb4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c4f8bc11caa4cb5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1622f1ba00864e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5c55fc3cdd0429d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rdf7afddc8d2b4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56355357ba334cc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R00679a9ea12a4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44fdeb03c4da46c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rf44a2e8a1afe4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R528cd96968124978" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re21120c71b5f4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce53dff5dda3427a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rb417aaba7b4c4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ab32477bf48421b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rdff6cb09fe0043b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89551ea5670c457b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rf8bd20e3a8054dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb87ef1a6ca2648cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R2cd7b77e1a0f4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5d2ef560d4e42ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R97f7078f632c4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73e9d3fbf6e04c63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R190b1758e627435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3826f5fb4f1e47e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra0828bf41b05408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15a63f8c04e44b69" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1ab06d988a0d471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ba87c13fd9841e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra885d73eff3b4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65659f12daf1496a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rafd5b790c0c74301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R526423ff94ef4472" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra59641a2f31d4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R368acdad7c464472" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3922,100 +3922,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R789976ea7b6e4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0963bf3fecda4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re8343f2e5d394a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc865238037444ef0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R956e2326b1c94e94" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1ec15e89d9024a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb6c4d742c6054589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf403bcac201d4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9ee94129222a485d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1fa752f5ef55443f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0963bf3fecda4c47"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb6c4d742c6054589"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re8343f2e5d394a47"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf403bcac201d4eb5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5041,116 +5041,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc865238037444ef0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9ee94129222a485d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R825e9db1c59c4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R42197a4a3f26483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R025ef992326a4d75" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcf05356f9c254b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf033214f99f84ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f531dc6779a4c81" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R42197a4a3f26483b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R025ef992326a4d75"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf033214f99f84ff7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9f531dc6779a4c81"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5214,156 +5214,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13566d2ab25a4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4da8a5a43b0c42d0" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0df345256e14529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rebc0f54b52cb42fa" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R958731b239a44740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4763432c32264ccb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R349b54b9a36742c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R54ca87cde8d04ef1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbba8c9f1362d4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd708e8fc429b4982" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02eaf28fee634f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra2cc1fc94d5c4f48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R851e4966035842de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rac775bcd417b48b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ae8eb4ab5784723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd5d7d03cb7e04071" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc21c2465f3404fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb86b293bead44ba7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2dc94b54c534ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Re923c4d6132a43f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f0a83db74364480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R1a80aa82b42e4a57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5adc3ca4526e42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R7a56e87205dc4f67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec5dc67073024d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rf16b263d82d64853" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59ea44de07f545bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4cbefe90bd3b4254" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14eee804c787458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R3826856a49e541ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe49b149dd5840fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rb6c62f9f33c846f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5f3d43ff9f84e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R19ac18b4d6ff41c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c4da79e810946b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R0ddbb95e36b44b2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0afa817dadb405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rbe13221fd105442e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc404a44e234e4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rf7ce37d557664e19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ecbabba803946bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R45059d10e9674e84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40c1ead469e04892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R91492ede2e4545f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R324b6bd541414c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R7cd18d8a2958440d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83b54fa1a5c44da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rd763d93a460a4c37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74f99babcce14586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7d53ee2d1b34448f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb668e5694ec45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Re7b71222811d48dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29a8cfc2808a404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rc7f470fb0110404e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69b1568f4e8d4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R936e1946c1024ccc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb618c4ac4eca4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R3ded5656d111443d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56f7e7f7c69b411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R392e12998d764dbf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rabd24648b9194696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R97d6843c8bcd4c8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcf2b5451a054afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R94f6779cb4f94ecc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8c57eab6870489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1925d30da4b646dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca2c1779a41a4001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ree0337a7948b4b48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba350f5af9fa45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R884a69f94b0d4340" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57949e62be5946cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9c8099d2b6624700" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R432109a7e918439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rde51e25f6781418e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a48485ef27a446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9d89911f54794037" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5381,65 +5381,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5457,183 +5461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:9  |  Proverbs 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要以財物 和一切初熟的土產尊榮耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Honour the LORD with thy substance, and with the firstfruits of all thine increase:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5649,183 +5615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:10  |  Proverbs 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，你的倉房必充滿有餘； 你的酒醡有新酒盈溢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So shall thy barns be filled with plenty, and thy presses shall burst out with new wine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5841,183 +5769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:11  |  Proverbs 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，你不可輕看耶和華的管教， 也不可厭煩他的責備；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, despise not the chastening of the LORD; neither be weary of his correction:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6033,183 +5923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:12  |  Proverbs 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華所愛的，他必責備， 正如父親責備所喜愛的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For whom the LORD loveth he correcteth; even as a father the son in whom he delighteth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6225,183 +6077,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:13  |  Proverbs 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>得智慧，得聰明的， 這人便為有福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Happy is the man that findeth wisdom, and the man that getteth understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6417,183 +6231,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:14  |  Proverbs 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為得智慧勝過得銀子， 其利益強如精金，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the merchandise of it is better than the merchandise of silver, and the gain thereof than fine gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6609,183 +6385,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:15  |  Proverbs 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>比珍珠寶貴； 你一切所喜愛的，都不足與比較。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She is more precious than rubies: and all the things thou canst desire are not to be compared unto her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6801,183 +6539,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:16  |  Proverbs 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她右手有長壽， 左手有富貴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Length of days is in her right hand; and in her left hand riches and honour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6993,183 +6693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:17  |  Proverbs 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她的道是安樂； 她的路全是平安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Her ways are ways of pleasantness, and all her paths are peace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7185,183 +6847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:18  |  Proverbs 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她與持守她的作生命樹； 持定她的，俱各有福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She is a tree of life to them that lay hold upon her: and happy is every one that retaineth her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7377,183 +7001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:1  |  Proverbs 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，不要忘記我的法則； 你心要謹守我的誡命；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, forget not my law; but let thine heart keep my commandments:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7569,183 +7155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:19  |  Proverbs 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華以智慧立地， 以聰明定天，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD by wisdom hath founded the earth; by understanding hath he established the heavens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7761,183 +7309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:20  |  Proverbs 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以知識使深淵裂開， 使天空滴下甘露。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By his knowledge the depths are broken up, and the clouds drop down the dew.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7953,183 +7463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:21  |  Proverbs 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，要謹守真智慧和謀略， 不可使她離開你的眼目。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, let not them depart from thine eyes: keep sound wisdom and discretion:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8145,183 +7617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:22  |  Proverbs 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，她必作你的生命， 頸項的美飾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So shall they be life unto thy soul, and grace to thy neck.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8337,183 +7771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:23  |  Proverbs 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你就坦然行路， 不致碰腳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shalt thou walk in thy way safely, and thy foot shall not stumble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8529,183 +7925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:24  |  Proverbs 3:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你躺下，必不懼怕； 你躺臥，睡得香甜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou liest down, thou shalt not be afraid: yea, thou shalt lie down, and thy sleep shall be sweet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8721,183 +8079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:25  |  Proverbs 3:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>忽然來的驚恐，不要害怕； 惡人遭毀滅，也不要恐懼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not afraid of sudden fear, neither of the desolation of the wicked, when it cometh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8913,183 +8233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:26  |  Proverbs 3:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華是你所倚靠的； 他必保守你的腳不陷入網羅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD shall be thy confidence, and shall keep thy foot from being taken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9105,183 +8387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:27  |  Proverbs 3:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你手若有行善的力量，不可推辭， 就當向那應得的人施行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Withhold not good from them to whom it is due, when it is in the power of thine hand to do it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9297,183 +8541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:28  |  Proverbs 3:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你那裏若有現成的，不可對鄰舍說： 去吧，明天再來，我必給你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Say not unto thy neighbour, Go, and come again, and to morrow I will give; when thou hast it by thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9489,183 +8695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:2  |  Proverbs 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為它必將長久的日子， 生命的年數與平安，加給你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For length of days, and long life, and peace, shall they add to thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9681,183 +8849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:29  |  Proverbs 3:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的鄰舍既在你附近安居， 你不可設計害他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Devise not evil against thy neighbour, seeing he dwelleth securely by thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9873,183 +9003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:30  |  Proverbs 3:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人未曾加害與你， 不可無故與他相爭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Strive not with a man without cause, if he have done thee no harm.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10065,183 +9157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:31  |  Proverbs 3:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可嫉妒強暴的人， 也不可選擇他所行的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Envy thou not the oppressor, and choose none of his ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10257,183 +9311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:32  |  Proverbs 3:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，乖僻人為耶和華所憎惡； 正直人為他所親密。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the froward is abomination to the LORD: but his secret is with the righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10449,183 +9465,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:33  |  Proverbs 3:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華咒詛惡人的家庭， 賜福與義人的居所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The curse of the LORD is in the house of the wicked: but he blesseth the habitation of the just.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10641,183 +9619,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:34  |  Proverbs 3:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他譏誚那好譏誚的人， 賜恩給謙卑的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely he scorneth the scorners: but he giveth grace unto the lowly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10833,183 +9773,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:35  |  Proverbs 3:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人必承受尊榮； 愚昧人高升也成為羞辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wise shall inherit glory: but shame shall be the promotion of fools.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11025,183 +9927,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:3  |  Proverbs 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可使慈愛、誠實離開你， 要繫在你頸項上，刻在你心版上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let not mercy and truth forsake thee: bind them about thy neck; write them upon the table of thine heart:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11217,183 +10081,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:4  |  Proverbs 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，你必在神和世人眼前 蒙恩寵，有聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So shalt thou find favour and good understanding in the sight of God and man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11409,183 +10235,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:5  |  Proverbs 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要專心仰賴耶和華， 不可倚靠自己的聰明，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Trust in the LORD with all thine heart; and lean not unto thine own understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11601,183 +10389,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:6  |  Proverbs 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你一切所行的事上都要認定他， 他必指引你的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In all thy ways acknowledge him, and he shall direct thy paths.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11793,183 +10543,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:7  |  Proverbs 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要自以為有智慧； 要敬畏耶和華，遠離惡事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not wise in thine own eyes: fear the LORD, and depart from evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11985,183 +10697,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 3:8  |  Proverbs 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這便醫治你的肚臍， 滋潤你的百骨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It shall be health to thy navel, and marrow to thy bones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>