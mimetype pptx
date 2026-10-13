--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4107285c61254bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R636ecdd1abd24f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8e8b3c8caa034ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9ba9023982ef4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd27653523d234037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R09fcfb6750ab459e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R048d5a2ee9984764"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2c236846c09148b9"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb0c02faf432949d5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb6fad38a913848f6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rab2cad4ca47142b2"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R15930c686bec4ab1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6662b92a02e04e22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R02a4fb39da24446e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rae903ba7c2274e7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7166398022734452"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra3c62fc7efe4462d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra19faba457684d35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6ff2d2e47da84536"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8f4e605bccfa4463"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R957553eb9b464186"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R325a8ae892584038"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc38fa6499d704c82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R00a1be4d68d04d5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc6bd1ad076ea437e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf0a2ad66ef8745df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R3bdb0cdca023485a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rb5eab37c31e84e46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re9455a7a5e39427e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R99468ee0d3234732"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0b3662cea81b4c61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R3d97a458932c473f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R5eb01ddea8ea467a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Ra3f5163d9aaf4a2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb483555bee264dc5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1437443b4b38442f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rc2c14ed091f34bc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R0907463d93db44d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Re98e08237ff44ea2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rb0a1c1da8e7a44b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R0f10655a69584523"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8d810266354e45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R048d5a2ee9984764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0c02faf432949d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra1578e8ff3a04d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R10566f7002834a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rab2cad4ca47142b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2f4044fc93b8467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8650c3008dab4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raea35edcacfd44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R047ba13429fc4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R90047efbb6684c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9008b961a10648db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Racb795c1cf254040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra6ea138188204e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re5af2f36edf94d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7360196117454f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0734a39503564f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re14b5c9b458345cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra161ec220c9e4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra40160ecb31e4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1b9bbb28a61748f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Reb5c3cebb62e4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R995efafa91d74bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7804c9e8e3f649a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9b883a63c29241fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra1d9ca425d4443e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6bbf2ba25c4e4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R863ae94096594ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0b211703bf8e4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R44cb6a355053423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R38d94524e3ce47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc6f9850446a741b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R90b20771b4ed432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R15930c686bec4ab1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re5b40331a2a6472f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Raea14532e21042e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c236846c09148b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6fad38a913848f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc7d1311e984447aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5e7e7e85fe504efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6662b92a02e04e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R02a4fb39da24446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rae903ba7c2274e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7166398022734452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra3c62fc7efe4462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra19faba457684d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6ff2d2e47da84536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8f4e605bccfa4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R957553eb9b464186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R325a8ae892584038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc38fa6499d704c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R00a1be4d68d04d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc6bd1ad076ea437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf0a2ad66ef8745df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3bdb0cdca023485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb5eab37c31e84e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re9455a7a5e39427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R99468ee0d3234732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0b3662cea81b4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3d97a458932c473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5eb01ddea8ea467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra3f5163d9aaf4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb483555bee264dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1437443b4b38442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc2c14ed091f34bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0907463d93db44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re98e08237ff44ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb0a1c1da8e7a44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R0f10655a69584523" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R106fac6063284e9b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra1aa30da6d3b4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R833eff7199194bae" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R809fb0051f084d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R599a2460c1fe4146" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rda2b91443bfb4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb530960ee7e344d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb1172cf68b4148ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea08400566af4ba9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R98c89c2e25f94be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11cb6e6804f84a2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf22b9417941d4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99bcc421e2824688" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R61cd36f7af554c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a534d89cda642c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcad5169df87449a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R579dd1a3ee8242be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R12e4c152280e4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R834c2cc1a5f74ea3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7e0796f82dca4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfebaf1414a784389" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R58593bcd9f2f456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1331b109114c4ad7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2005fcedd7ef4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R490ecfa532544aac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3f2ce7e71d774260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re922b85f642d47e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rec94548485a345d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd62d164b44914628" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6239c4b1fdab4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc13dc3bdba494796" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R15f6ff79ef0f4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cfbe4ad4d1245fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9aa6144f96e04e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96e31bd786ef4b0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5f0eb9b8a2d041ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a741fa166814620" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf3a6063ea6cb419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6fa07ce09244d85" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Raf4cd855476049c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf35eedd796f14522" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2546be438ac34dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R646ecf1f550849c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R09e31e3e1e9f4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7bbf8d7bd0a74172" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0195c6a1bcc94f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cad98657cc241d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re703a909cdf34cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f9f7509eeb343c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R965a47155fc14748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c420b91983c468f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R23982467ebdb4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f13cd139583402e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re25928d6555e4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9d06ccbd8e0454c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R353a24446fcf4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra214a49acfb14e8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re849fd61f0da4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cee3df5568f402f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R907a3d88a79a4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb90b27532edc4e96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf6567d8c6c154891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9972b9ecf11940b4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rff00b77ed517423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R61cc141e1b1545cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfeead2fe7fd74a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8b498a14bdba4eb7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R76b8102ae2474083" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R842d2bc99c894ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R05ce9abed61b4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcd81559869244f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf7145423f6124a4f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6caa46c468034930" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R61cc141e1b1545cf"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R05ce9abed61b4d81"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfeead2fe7fd74a07"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcd81559869244f5c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8b498a14bdba4eb7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf7145423f6124a4f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfce8f97f9a4f4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R431c6dec11a54789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80edf4159ce74594" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2679a17478ba459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R01f72f529c3d4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9967690470d84033" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R431c6dec11a54789"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R80edf4159ce74594"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R01f72f529c3d4293"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9967690470d84033"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R462281f95fa44ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc9457c37ca2a4580" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ce434b80c174939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R59abde8a9b264856" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c7eda06e4204076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3f01a2aeed5e45c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02348abc9e3449ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R23e7d1603bb14de4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R774a4fa007ec426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc6d77b87b4ff4991" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d05316ca25a46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc80f70a2c841401c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re79eb35bc8394bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R4d9e9b9749f64dc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R392dc5f286e740b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R31b75d9f40f540b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ecf6e46877449a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9d76bb83c18345be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e703986e1f74020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R79209f9b537641d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9932c5202344155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R1a712e05b51b413a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb9294ffc7754f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Racae4d890da74f6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref75299cc40c4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R49ce550894f249a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b2a64a380774730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R34d2048dbe364e3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cf1b0dd77cc4af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R37567fff28a74437" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe1a08c1b1b64de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rba9ce9e38d4b45b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d05e1f854304077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R2d3044362571443e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2edf8d0dbd9459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R6c361f1a554d496d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R017afde5fd214dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R8b997eb8727842cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec5db296b0af4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rcca64b51d976489f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe8215bb7d1c4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R3f64f92cea964c9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra571e7cc89064d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rcc67ab7fc4d749b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72e5283609fd454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R4f7a887413164a69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1df5e25388234b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R59afb1d19d8b466c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6751fa5136f46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R0ef16f46c9474595" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c657b590f98458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R72f4bc04a26c4c6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb166412c39714dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5d6ddccb687441f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccf95b927ade4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R015624cb9dbc48b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa1a86b7ea8d43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8c21eed97fc34fe4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4aabbedad4054159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R97c40d5694d240c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rece5c4891c524383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R76d7cb0faeaa4c5f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第26章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 26 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:9  |  Proverbs 26:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言在愚昧人的口中， 好像荊棘刺入醉漢的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As a thorn goeth up into the hand of a drunkard, so is a parable in the mouth of fools.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:10  |  Proverbs 26:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雇愚昧人的，與雇過路人的， 就像射傷眾人的弓箭手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The great God that formed all things both rewardeth the fool, and rewardeth transgressors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:11  |  Proverbs 26:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧人行愚妄事，行了又行， 就如狗轉過來吃牠所吐的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As a dog returneth to his vomit, so a fool returneth to his folly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:12  |  Proverbs 26:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你見自以為有智慧的人嗎？ 愚昧人比他更有指望。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seest thou a man wise in his own conceit? there is more hope of a fool than of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:13  |  Proverbs 26:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰人說：道上有猛獅， 街上有壯獅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The slothful man saith, There is a lion in the way; a lion is in the streets.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,183 +5503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:14  |  Proverbs 26:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門在樞紐轉動， 懶惰人在床上也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the door turneth upon his hinges, so doth the slothful upon his bed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:15  |  Proverbs 26:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰人放手在盤子裏， 就是向口撤回也以為勞乏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The slothful hideth his hand in his bosom; it grieveth him to bring it again to his mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:16  |  Proverbs 26:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰人看自己比七個善於應對的人更有智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sluggard is wiser in his own conceit than seven men that can render a reason.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:17  |  Proverbs 26:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過路被事激動，管理不干己的爭競， 好像人揪住狗耳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that passeth by, and meddleth with strife belonging not to him, is like one that taketh a dog by the ears.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:18  |  Proverbs 26:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人欺凌鄰舍，卻說： 我豈不是戲耍嗎？ 他就像瘋狂的人拋擲火把、利箭， 與殺人的兵器。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As a mad man who casteth firebrands, arrows, and death,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:1  |  Proverbs 26:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>夏天落雪，收割時下雨，都不相宜； 愚昧人得尊榮也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As snow in summer, and as rain in harvest, so honour is not seemly for a fool.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:19  |  Proverbs 26:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）人欺凌鄰舍，卻說： 我豈不是戲耍嗎？ 他就像瘋狂的人拋擲火把、利箭， 與殺人的兵器。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So is the man that deceiveth his neighbour, and saith, Am not I in sport?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:20  |  Proverbs 26:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>火缺了柴就必熄滅； 無人傳舌，爭競便止息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where no wood is, there the fire goeth out: so where there is no talebearer, the strife ceaseth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:21  |  Proverbs 26:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好爭競的人煽惑爭端， 就如餘火加炭，火上加柴一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As coals are to burning coals, and wood to fire; so is a contentious man to kindle strife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:22  |  Proverbs 26:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳舌人的言語，如同美食， 深入人的心腹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of a talebearer are as wounds, and they go down into the innermost parts of the belly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:23  |  Proverbs 26:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>火熱的嘴，奸惡的心， 好像銀渣包的瓦器。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Burning lips and a wicked heart are like a potsherd covered with silver dross.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:24  |  Proverbs 26:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>怨恨人的，用嘴粉飾， 心裏卻藏着詭詐；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hateth dissembleth with his lips, and layeth up deceit within him;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:25  |  Proverbs 26:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用甜言蜜語，你不可信他， 因為他心中有七樣可憎惡的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he speaketh fair, believe him not: for there are seven abominations in his heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:26  |  Proverbs 26:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他雖用詭詐遮掩自己的怨恨， 他的邪惡必在會中顯露。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whose hatred is covered by deceit, his wickedness shall be shewed before the whole congregation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:27  |  Proverbs 26:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>挖陷坑的，自己必掉在其中； 滾石頭的，石頭必反滾在他身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso diggeth a pit shall fall therein: and he that rolleth a stone, it will return upon him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:28  |  Proverbs 26:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>虛謊的舌恨他所壓傷的人； 諂媚的口敗壞人的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A lying tongue hateth those that are afflicted by it; and a flattering mouth worketh ruin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:2  |  Proverbs 26:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>麻雀往來，燕子翻飛； 這樣，無故的咒詛也必不臨到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the bird by wandering, as the swallow by flying, so the curse causeless shall not come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:3  |  Proverbs 26:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鞭子是為打馬，轡頭是為勒驢； 刑杖是為打愚昧人的背。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A whip for the horse, a bridle for the ass, and a rod for the fool’s back.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:4  |  Proverbs 26:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要照愚昧人的愚妄話回答他， 恐怕你與他一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Answer not a fool according to his folly, lest thou also be like unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:5  |  Proverbs 26:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要照愚昧人的愚妄話回答他， 免得他自以為有智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Answer a fool according to his folly, lest he be wise in his own conceit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:6  |  Proverbs 26:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>藉愚昧人手寄信的， 是砍斷[自己的]腳，自受損害。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that sendeth a message by the hand of a fool cutteth off the feet, and drinketh damage.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:7  |  Proverbs 26:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瘸子的腳空存無用； 箴言在愚昧人的口中也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The legs of the lame are not equal: so is a parable in the mouth of fools.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 26:8  |  Proverbs 26:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將尊榮給愚昧人的， 好像人把石子包在機弦裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As he that bindeth a stone in a sling, so is he that giveth honour to a fool.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>