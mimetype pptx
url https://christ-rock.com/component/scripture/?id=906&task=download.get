--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -63,125 +63,125 @@
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9ac99840e90746e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc07a808c0f024fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R488f73f5e36d4539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0542041c77be4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R014b85a586e548cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9c104b9e54574c56" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R40d006c601744bc3"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R35ec44b04bea4bd5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6d2dda42949a42be"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ree6ec38780454a5a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9fe53509d2074a2c"/>
-[...31 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R5bde41713cd6491c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc4c5ecf222a2410d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra07080b803334be0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb4fe175ab5b94321"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9d9643fcad094fb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6fb845d58484475d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra277a5e4e17340ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb5ea8004871a4729"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R382528cd99e749c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R488a1b16b667440b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc72cb78686dd4e71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8df23b592923431d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rea9cedae37a941f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R662a4ab2e3174309"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R916193a7dfb540a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb2c3e5c3ee33465d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Recf2d7b35392410a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R20d64dd2c53f4bc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R0897f035405742a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rd3d1bfe817394d51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rbbf3582e50da4d52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R859423244c5a4e6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rfc4d367de7944aa5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R522e0635ec8d4f2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R32fbf8aea555479e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R880d7bed2f7a4088"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Ra7a067b84f90437e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rdaf0b026e11a42f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R7097bebe1ebe452f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R58e717afb2a646b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R71608ee0926d4129"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rd2fafb0c656c4194"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Raa35bc1a3d5a41c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R996544f2adf4407c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rda0542d20b394c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R40d006c601744bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d2dda42949a42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R505b89fca1a74070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf46ac570f5274976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9fe53509d2074a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1571140c329f4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1397803655d44825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R95c1bc5855bb4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R359cc137a57e432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6263fd47fc434e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9c209cc3bd904bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc4a167aaf13d4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raa78e52926a549eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0232dcc2c69740c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9920d6f8a134419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R430e728c4230434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R02dd1f647892423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc30e08b55b384150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd0202785a8bc4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8f59018974d84587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcc35b740f95b4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re5c2ebeea4da4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rce243cc8047146c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R45fd0f7cf1f440e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8938b9dc409b4978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5f5e322c0622497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R31fb95aeb44443b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R36be800ddc6b4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9936612fc59b41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rcb1bff518fba404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2a1eaee9426f4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R4f3b5ca9e1ae47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R78337c00cecb49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R90cd75ea5c474889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R7cdb087163624ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rd0d348bcd6084ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R5bde41713cd6491c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2a3dc824607b4bc1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra9bf28d08aa94022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R35ec44b04bea4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree6ec38780454a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re67d0e41b644455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R78058c9682ca466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc4c5ecf222a2410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra07080b803334be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb4fe175ab5b94321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9d9643fcad094fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6fb845d58484475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra277a5e4e17340ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb5ea8004871a4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R382528cd99e749c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R488a1b16b667440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc72cb78686dd4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8df23b592923431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rea9cedae37a941f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R662a4ab2e3174309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R916193a7dfb540a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb2c3e5c3ee33465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Recf2d7b35392410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R20d64dd2c53f4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0897f035405742a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd3d1bfe817394d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbbf3582e50da4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R859423244c5a4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rfc4d367de7944aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R522e0635ec8d4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R32fbf8aea555479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R880d7bed2f7a4088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra7a067b84f90437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdaf0b026e11a42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7097bebe1ebe452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R58e717afb2a646b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R71608ee0926d4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rd2fafb0c656c4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Raa35bc1a3d5a41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R996544f2adf4407c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R87fd36557c3f4d27" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -385,147 +385,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8bf92b8365f84311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R562f22d423ca41a0" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb6a2f108e7e0424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R960447d67b8543cd" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf97563fc67b2466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8abd34f57a14e6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R008a982e83194e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6374c3c007d84c56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf7bc70f6a30d4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra26d0b175eb04def" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb83af0564fad4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8b5d010a9644ca5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R055df938fcc54a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5dd526141d3446eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R12f135c7c46143d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4b70b6122df4128" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6c2e339352be457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0827ba98f6744b58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R02049a1d3903412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d33d6690c8a4f7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd6cb8492ed194859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2420baf5f39c4d41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R91c3135af96643ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60a99f068e5a4b7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re26ebe26eeb249dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf029868aa74c4c3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra2785c5b43754918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90495162882248b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re9597bdc64a5464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb54d760a9658426b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R99f388e21daa444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b68162a4ee14295" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5ec143c375a6425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7af5990815b4903" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0268b175cbbf4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5336b4a1349c4733" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5245d5be20cf4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17ae851312504ef7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb3e55ee65a424591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10b0a1a361b14958" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R95d7d7099b43430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6e4085356944fac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8917643de45b4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf026e53b5aaa4c70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd62e355f6c454bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f17b4b86f1e4d4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd7439545eb8247de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf0f1a3bee1c4e76" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9735360947da45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf7b7cc765d44252" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R44a6d89b29fc4bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9c608f8b81c44dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R163cb1a5d3334c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra72eb804041449fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R33e74900a6bf4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb9a081221304925" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R7bd82b51e5344354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ab2a753eeb24d47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R26a1917e4cc546b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ba6645ed69640e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd7ff7fd47f4f4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88f3cab2a25149d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0bee6901cee34ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21b195e98d2349b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R42bf29e540824ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7772673351564970" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2890dc9b47e1476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4091334f5fd4d2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc33fbcd96c47461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R471015fa3f254098" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3619,100 +3619,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc82a107f79894f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb6c9bdbad0204c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7de27efe3ae64024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9d3f108539344d0d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcbbf17fbdd5d48f0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6a4dd2e5d39742a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb929186f44a54561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8919955844e34c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R85a0857216c94876" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R367fadb91ee84adc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb6c9bdbad0204c69"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb929186f44a54561"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7de27efe3ae64024"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8919955844e34c93"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4738,116 +4738,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9d3f108539344d0d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R85a0857216c94876"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Raf67bb21723a45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R84bb23ab99ab4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda2ccfba145f456a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5dbdf0d85ec2405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb08d92fff9464560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6bb8e95fa604d2a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R84bb23ab99ab4007"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rda2ccfba145f456a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb08d92fff9464560"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf6bb8e95fa604d2a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4911,147 +4911,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R783c5088af674059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R611ccf2b807f4211" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raaf7e2860eb44e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3a06d18101c04496" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe3a712186d346f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R966f26545fed49fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R640e4256cb6e4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Red9ba74e7014422c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfaef49545f0a4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R269456785f414b8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1dc38bcb28c74ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Reff2f94469104c54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb449a488fb1b4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R975e3f6fd71b4de8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff79432f04454b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rafbd267f9a1848e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R185a28bddff54ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd59ad52cc5ea493e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bb2e27fc4ba479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R9774dd5954c141a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a1e21fe4ea74139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R19ab50b55f50454c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41d93d29551448c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R639c2f30d6b14ef6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0301bdc7b9e5465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra1bc27fab06e42df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95b01fe069374ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbb5dd4af0c8c4936" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R294c1a0777164680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R1d7cdcca750c4755" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c7d2007e3cb46b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R4eb4c51e2bbd4aa4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ea42b9c3f23464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R48024e3ddbde47bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb38d15eadf34d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Re046c6732eba4ff5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ce0cf6635e84c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R7322bbfb54e94075" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b40b01b8ae245f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rffa7234dd48745eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80fe291894864965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rd0fd90f9dc47478a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd02d12e51bf4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R4e5fca2fa9ea4c75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re999d557f5374215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Ra6c3f5be43064b50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4818409f24fb4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Re2aeafd9b37d4021" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49dd30b254664a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R74794e7a3cc34856" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca1917d554fa4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R976088049efc4ca8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99c6f9e93e384610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R501c481c47aa4228" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd181ba7e0e7461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R62584c7bfdbc45fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd976c6852594e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R355d83b2370a406f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re665f7d22f854cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re54aad5f9e2c404e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a83367d1b56418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R07542dd931344bf3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec6a5ccaa8594e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R9e52ddb6e88444fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb49d1a605c445ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdcdc231db12b4cc1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcba5a1f59e33472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R8bc4094053934b22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R312adfda04fe48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra101c5eec20d4d24" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5069,65 +5069,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5145,183 +5149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:9  |  Proverbs 10:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行正直路的，步步安穩； 走彎曲道的，必致敗露。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that walketh uprightly walketh surely: but he that perverteth his ways shall be known.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5337,183 +5303,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:10  |  Proverbs 10:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以眼傳神的，使人憂患； 口裏愚妄的，必致傾倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that winketh with the eye causeth sorrow: but a prating fool shall fall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5529,183 +5457,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:11  |  Proverbs 10:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的口是生命的泉源； 強暴蒙蔽惡人的口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The mouth of a righteous man is a well of life: but violence covereth the mouth of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5721,183 +5611,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:12  |  Proverbs 10:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恨能挑啟爭端； 愛能遮掩一切過錯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hatred stirreth up strifes: but love covereth all sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5913,183 +5765,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:13  |  Proverbs 10:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>明哲人嘴裏有智慧； 無知人背上受刑杖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the lips of him that hath understanding wisdom is found: but a rod is for the back of him that is void of understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6105,183 +5919,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:14  |  Proverbs 10:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人積存知識； 愚妄人的口速致敗壞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wise men lay up knowledge: but the mouth of the foolish is near destruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6297,183 +6073,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:15  |  Proverbs 10:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>富戶的財物是他的堅城； 窮人的貧乏是他的敗壞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The rich man’s wealth is his strong city: the destruction of the poor is their poverty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6489,183 +6227,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:16  |  Proverbs 10:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的勤勞致生； 惡人的進項致死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The labour of the righteous tendeth to life: the fruit of the wicked to sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6681,183 +6381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:17  |  Proverbs 10:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謹守訓誨的，乃在生命的道上； 違棄責備的，便失迷了路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He is in the way of life that keepeth instruction: but he that refuseth reproof erreth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6873,183 +6535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:18  |  Proverbs 10:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>隱藏怨恨的，有說謊的嘴； 口出讒謗的，是愚妄的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hideth hatred with lying lips, and he that uttereth a slander, is a fool.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7065,183 +6689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:1  |  Proverbs 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所羅門的箴言： 智慧之子使父親歡樂； 愚昧之子叫母親擔憂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The proverbs of Solomon. A wise son maketh a glad father: but a foolish son is the heaviness of his mother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7257,183 +6843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:19  |  Proverbs 10:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>多言多語難免有過； 禁止嘴唇是有智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the multitude of words there wanteth not sin: but he that refraineth his lips is wise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7449,183 +6997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:20  |  Proverbs 10:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的舌乃[似]高銀； 惡人的心所值無幾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The tongue of the just is as choice silver: the heart of the wicked is little worth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7641,183 +7151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:21  |  Proverbs 10:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的口教養多人； 愚昧人因無知而死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The lips of the righteous feed many: but fools die for want of wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7833,183 +7305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:22  |  Proverbs 10:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華所賜的福使人富足， 並不加上憂慮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The blessing of the LORD, it maketh rich, and he addeth no sorrow with it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8025,183 +7459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:23  |  Proverbs 10:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚妄人以行惡為戲耍； 明哲人卻以智慧為樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is as sport to a fool to do mischief: but a man of understanding hath wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8217,183 +7613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:24  |  Proverbs 10:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人所怕的，必臨到他； 義人所願的，必蒙應允。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fear of the wicked, it shall come upon him: but the desire of the righteous shall be granted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8409,183 +7767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:25  |  Proverbs 10:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>暴風一過，惡人歸於無有； 義人的根基卻是永久。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the whirlwind passeth, so is the wicked no more: but the righteous is an everlasting foundation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8601,183 +7921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:26  |  Proverbs 10:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰人叫差他的人 如醋倒牙，如煙薰目。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As vinegar to the teeth, and as smoke to the eyes, so is the sluggard to them that send him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8793,183 +8075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:27  |  Proverbs 10:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敬畏耶和華使人日子加多； 但惡人的年歲必被減少。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fear of the LORD prolongeth days: but the years of the wicked shall be shortened.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8985,183 +8229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:28  |  Proverbs 10:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的盼望[必得]喜樂； 惡人的指望必致滅沒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The hope of the righteous shall be gladness: but the expectation of the wicked shall perish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9177,183 +8383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:2  |  Proverbs 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不義之財毫無益處； 惟有公義能救人脫離死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Treasures of wickedness profit nothing: but righteousness delivereth from death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9369,183 +8537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:29  |  Proverbs 10:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的道是正直人的保障， 卻成了作孽人的敗壞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The way of the LORD is strength to the upright: but destruction shall be to the workers of iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9561,183 +8691,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:30  |  Proverbs 10:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人永不挪移； 惡人不得住在地上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous shall never be removed: but the wicked shall not inhabit the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9753,183 +8845,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:31  |  Proverbs 10:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的口滋生智慧； 乖謬的舌必被割斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The mouth of the just bringeth forth wisdom: but the froward tongue shall be cut out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9945,183 +8999,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:32  |  Proverbs 10:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的嘴能令人喜悅； 惡人的口[說]乖謬的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The lips of the righteous know what is acceptable: but the mouth of the wicked speaketh frowardness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10137,183 +9153,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:3  |  Proverbs 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華不使義人受飢餓； 惡人所欲的，他必推開。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD will not suffer the soul of the righteous to famish: but he casteth away the substance of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10329,183 +9307,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:4  |  Proverbs 10:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>手懶的，要受貧窮； 手勤的，卻要富足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He becometh poor that dealeth with a slack hand: but the hand of the diligent maketh rich.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10521,183 +9461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:5  |  Proverbs 10:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>夏天聚斂的，是智慧之子； 收割時沉睡的，是貽羞之子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that gathereth in summer is a wise son: but he that sleepeth in harvest is a son that causeth shame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10713,183 +9615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:6  |  Proverbs 10:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>福祉臨到義人的頭； 強暴蒙蔽惡人的口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessings are upon the head of the just: but violence covereth the mouth of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10905,183 +9769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:7  |  Proverbs 10:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的紀念被稱讚； 惡人的名字必朽爛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The memory of the just is blessed: but the name of the wicked shall rot.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11097,183 +9923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 10:8  |  Proverbs 10:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中智慧的，必受命令； 口裏愚妄的，必致傾倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wise in heart will receive commandments: but a prating fool shall fall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>