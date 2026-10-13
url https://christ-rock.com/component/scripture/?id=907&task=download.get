--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re80315af2199485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra45b343b34c34910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R145d68c0f6f84c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8e96d7fbc20e448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra07d780f7957429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra8d6ae84ae164a9a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R288a2c853d694596"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd986ffab00994c61"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc70e0131d8274e5c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R18352dcf42234025"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbdfcaea831a64284"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R2e6e50aca3974f5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd62a504392b94f02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7ab9318252ba4818"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R533974d092dc4308"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1b8422e6d2a7406a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R618604e15031428c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re32065fb23bc4c62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re9b3bfab394d4988"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6b07cf4ff8724ff2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rab4b4dab19a940da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R503331c82dd74c2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Reeaf09b2cacf4336"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7a789f8b9edd4f51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R35ddbeda21aa4729"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R2895bc1cb9f240d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R1573d53e1f39401f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0d47a79631794184"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2dd89b7600484cdb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R351ebb7d710e47b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R2e5527b3768d494a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Raec44df8e57349ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R422950d249fa417f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R3ae9c7d7df6849f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R3a223e987a7b4cc5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R692000115c414896"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R5b54947a223b46f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R83b79d8bdfa14979"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R37c78150d1144ef4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R1fd6bd99ac044cb2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra7b00591d62d4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R288a2c853d694596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc70e0131d8274e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R909256bd6eb54412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdab71cf1b12e4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbdfcaea831a64284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0e664e3b5d444535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd3dc367094254bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R05203d03845b4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R379ec24619c0483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R454e673766b34c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2a15738f84134343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7b1a35d9b1054945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R52ccee14f43840c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3ed2ebfebb9f4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re95c7f5fda4e4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4d63da4e37174346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rac12f8367fa940d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ree161edcdf52427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re296f79c8c2d493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc4cc0f86fe584120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1739865a00fb42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R49c5b819ca2e4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3b59a13e1ef84370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raef92a7b544246ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8f3a0209ad844fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0ae643edf3ed4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8fe7bf0d8bce48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R108f41e297894216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rafeb142843244513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0f98feb7e64a413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdfaf545ad4794222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2e6e50aca3974f5c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd8e690c2efd84286" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5172d740d1b74480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd986ffab00994c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18352dcf42234025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R514f59d2e7934dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R26f575a052c0432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd62a504392b94f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7ab9318252ba4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R533974d092dc4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1b8422e6d2a7406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R618604e15031428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re32065fb23bc4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re9b3bfab394d4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6b07cf4ff8724ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rab4b4dab19a940da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R503331c82dd74c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Reeaf09b2cacf4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7a789f8b9edd4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R35ddbeda21aa4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2895bc1cb9f240d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1573d53e1f39401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0d47a79631794184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2dd89b7600484cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R351ebb7d710e47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2e5527b3768d494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raec44df8e57349ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R422950d249fa417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3ae9c7d7df6849f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3a223e987a7b4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R692000115c414896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5b54947a223b46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R83b79d8bdfa14979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R37c78150d1144ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1fd6bd99ac044cb2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfae8d39f8b9e4ebd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7430171d272a4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cec89c363d6469d" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfd5084053eab42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e586e3add684caf" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc83c93963034454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R592472ce3c0f4e65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd5e07ff3eb014de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6d6d0f07252409b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd05ebd0bfe254784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R201f129327e5403f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb2e0713e161e460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3a5f73dcd104396" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R034c39babdae463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R768cc7a412754db1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R506abd7e75964d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14f7961d9b874e65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3f442cade0984078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c12b762655941ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rac66c380eef94faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re60bfcba898542ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8ffad82dabe84486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06d779205623473b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb1946d038cc04e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ecd2e9b41c04e8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1242560f96eb40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd927f3528c694c38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R39ded3a6ec4b4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71b2be5df6db4280" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd5572f1d85f54a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re409bdf5b10d4e72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Raabd26855ebd401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a4b8521689e4255" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R065217420f7f436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ada4a2e61f54242" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R676968ef1fa44fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf64714da849a4ebf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf714d4e0b7354484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R384225f387d54fff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R286cbcbbbf0d41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3876c14fee484eb8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R83a8ee9ba6fa4a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54616a42526d4232" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf9489d9b3e4d48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48244f1a0f2341b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbc104b0eb82046d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6e75f8a94f44888" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R34e93d3b6eda49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24ede54c4af44e36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R98ac9fb603374008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4d2408eadf84fd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65a28a01bdf3448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80d686d082504ae3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5131c7b23249476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b343918cd394ab4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd4e84933f57b4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb02dafd5a40049a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbc6c416adb1144f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45236a25d4884dac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raff2a14e8c354f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf702d5042a046cc" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R26342328e4614ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf7b41ff0f76741d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R62cc5db7c13f4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc174ce124e20426a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ree1e7acafd664a92" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4cd42a371bf3442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R320d10c599ad4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R364a7c4958fb42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R81809ec9c1af46d9" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R30618d5f29fe4cd3" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf7b41ff0f76741d5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R320d10c599ad4a43"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R62cc5db7c13f4427"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R364a7c4958fb42ed"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc174ce124e20426a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R81809ec9c1af46d9"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb231652094a94547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ref0d14a65ecc4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c518a229c494f28" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rea03d7ae78944fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rab8b6c23044b4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21fdb62599374511" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ref0d14a65ecc4bda"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8c518a229c494f28"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rab8b6c23044b4fe1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R21fdb62599374511"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R784c40f966d045fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R821c890296e34738" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8519b1ced55d4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9c53d0b4b42d4d3e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf47b65c1dfde4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R228a415bffd24f15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R017566a4ffff4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0010de7d68234d62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b788c33ea3b41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8f2f41e931b44cec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44fe80d1e068443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R87dfb0bea80a46b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52022f140fbd4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Racbc71dcdf084a9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4297224c55894964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rabd11be6411a495e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref6abfbc1f1a450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R40ee41c3e7794c12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b5bcaa94a1043ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf41685046b5b405e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b2e9e275e444eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra4a45f7bad184eb7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R280fdb8ddc014574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R723580fc9e80450d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23ce5b83d8014693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rfdc4c4f6c9a54f3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d89ba38087e4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6ec4034c148b448c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7e4a907fe4844c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R084337451966446f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f6dd93675e64190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R99f9f392d1a643eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re248a8e60e2642e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5f316bb75c0944ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbf2f6f8b5ee4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Redbf645773e94312" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6de13f337494bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Ra4af10fe5b7242cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b857f29ba444f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R65f20d39b92a4b5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0fc3fa8cef44ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R7f0bbf86632d40c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dc45380bc2c4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R40ca0d00b3d34302" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53ea309caab14e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R8c3d6e57272a428e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6dbaa72f5b6f4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R32e610ee98dc4ab2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6da3ea16ef7344a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R255e0310d0814dce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re34d1e62677a42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9301715d2d6546fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17468f4abc4f4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2ba0159dee6740b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f6156552d73478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R374ae6a359a94dac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7af36101c9942b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R99d2387025884cc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd43061f3420b4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re48a893a41b749ee" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第7章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 7 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:9  |  Proverbs 7:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在黃昏，或晚上， 或半夜，或黑暗之中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the twilight, in the evening, in the black and dark night:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,183 +4783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:10  |  Proverbs 7:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，有一個婦人來迎接他， 是妓女的打扮，有詭詐的心思。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, there met him a woman with the attire of an harlot, and subtil of heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5009,183 +4937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:11  |  Proverbs 7:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這婦人喧嚷，不守約束， 在家裏停不住腳，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(She is loud and stubborn; her feet abide not in her house:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:12  |  Proverbs 7:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有時在街市上，有時在寬闊處， 或在各巷口蹲伏，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now is she without, now in the streets, and lieth in wait at every corner.)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:13  |  Proverbs 7:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拉住那少年人，與他親嘴， 臉無羞恥對他說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So she caught him, and kissed him, and with an impudent face said unto him,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:14  |  Proverbs 7:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>平安祭在我這裏， 今日才還了我所許的願。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have peace offerings with me; this day have I payed my vows.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,183 +5553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:15  |  Proverbs 7:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我出來迎接你， 懇切求見你的面，恰巧遇見了你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore came I forth to meet thee, diligently to seek thy face, and I have found thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:16  |  Proverbs 7:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我已經用繡花毯子 和埃及線織的花紋布鋪了我的床。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have decked my bed with coverings of tapestry, with carved works, with fine linen of Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:17  |  Proverbs 7:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又用沒藥、沉香、桂皮 薰了我的榻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have perfumed my bed with myrrh, aloes, and cinnamon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:18  |  Proverbs 7:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你來，我們可以飽享愛情，直到早晨； 我們可以彼此親愛歡樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come, let us take our fill of love until the morning: let us solace ourselves with loves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:1  |  Proverbs 7:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，你要遵守我的言語， 將我的命令存記在心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, keep my words, and lay up my commandments with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:19  |  Proverbs 7:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我丈夫不在家，出門行遠路；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the goodman is not at home, he is gone a long journey:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,183 +6477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:20  |  Proverbs 7:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他手拿銀囊，必到月望才回家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath taken a bag of money with him, and will come home at the day appointed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:21  |  Proverbs 7:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>淫婦用許多巧言誘他隨從， 用諂媚的嘴逼他同行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With her much fair speech she caused him to yield, with the flattering of her lips she forced him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:22  |  Proverbs 7:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>少年人立刻跟隨她，好像牛往宰殺之地； 又像愚昧人帶鎖鍊去受刑罰，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He goeth after her straightway, as an ox goeth to the slaughter, or as a fool to the correction of the stocks;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:23  |  Proverbs 7:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>直等箭穿他的肝； 如同雀鳥急入網羅，卻不知是自喪己命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Till a dart strike through his liver; as a bird hasteth to the snare, and knoweth not that it is for his life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:24  |  Proverbs 7:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾子啊，現在要聽從我， 留心聽我口中的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearken unto me now therefore, O ye children, and attend to the words of my mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:25  |  Proverbs 7:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的心不可偏向淫婦的道， 不要入她的迷途。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let not thine heart decline to her ways, go not astray in her paths.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:26  |  Proverbs 7:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，被她傷害仆倒的不少； 被她殺戮的而且甚多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For she hath cast down many wounded: yea, many strong men have been slain by her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:27  |  Proverbs 7:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她的家是在陰間之路， 下到死亡之宮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Her house is the way to hell, going down to the chambers of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:2  |  Proverbs 7:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遵守我的命令就得存活； 保守我的法則， 好像保守眼中的瞳人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Keep my commandments, and live; and my law as the apple of thine eye.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:3  |  Proverbs 7:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>繫在你指頭上， 刻在你心版上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bind them upon thy fingers, write them upon the table of thine heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:4  |  Proverbs 7:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對智慧說：你是我的姊妹， 稱呼聰明為你的親人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Say unto wisdom, Thou art my sister; and call understanding thy kinswoman:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:5  |  Proverbs 7:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她就保你遠離淫婦， 遠離說諂媚話的外女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That they may keep thee from the strange woman, from the stranger which flattereth with her words.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:6  |  Proverbs 7:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾在我房屋的窗戶內， 從我窗欞之間往外觀看：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For at the window of my house I looked through my casement,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:7  |  Proverbs 7:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>見愚蒙人內，少年人中， 分明有一個無知的少年人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And beheld among the simple ones, I discerned among the youths, a young man void of understanding,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 7:8  |  Proverbs 7:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從街上經過，走近淫婦的巷口， 直往通她家的路去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Passing through the street near her corner; and he went the way to her house,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>