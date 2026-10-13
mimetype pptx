--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2bc8d443497746a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5712fd6a4c804615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R42b0d79b067d4fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R15147700ffc34ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8ebf328359f842e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R93f4cbc428ae45dc" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2d018cfb062b49a2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9bd4d9e7ec334b7f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R89e28a41c17f4b34"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8e7d96df1cbb45b7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re2011313fd8d4555"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R87b0ff4cbedd4c31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2a8b19d6d9cd489b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R12d06aa994dd49bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R22061cdc5eef49eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re622218b65874076"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf5b70da13e8949f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ree888a109fe54ecf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb788024b559a485f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R32478666caa249cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R66e52f330c174a29"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R872bcd15e39f4f8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc8923309d1784d09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb329733f00574cb9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R0b9e7b00fbfd4830"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R18cfa6e2318a49d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7cbe11b9bc61427c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R82c937c50f8a4854"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Read7b8a1512d471b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3c75b786fb8947af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R53ff6c21cf6149bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R2eb2c456602e4bef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Reca598c930284399"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R559d36cfa5a4486b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Ra71f6b9f409a4126"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R0aea6a1069eb438c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R85be85b2cc7843a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rf6abba44783a445d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Ra47b88dffbf441e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R5ad274186d7b44a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R3a5ac7edfcb54b99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R0e6fffbf77b045cc"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7bbdfa240fb0417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2d018cfb062b49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89e28a41c17f4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R531d4074967b48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4b8f94d832394033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re2011313fd8d4555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rce69b75b34e040a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2ea15531a02f4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5facab868ac54337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R72a4eb3898cb4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3fbb5b09319b4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6f3b82aca133457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rae895e91045041e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb20b7f64e56b4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R892e3930f7764a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9b7f8ecc665c4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcd232150d6f54ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re9e488f82a094425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R71df9c2e9116412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd148d843daaf45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcda0bd4600144dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4a0d68daeff94579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re81f9ba8bc3b43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6a4fd4d05b3940cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1bfd35fba55e41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7815f404eb5f4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R68a1b8d87d5f4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R63e5a1735fda43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R87c8c44998a24182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8f9df237d2674041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R6fb66635ef63436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb41712fb33854c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Raf467f44c3174e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd3eaaba21c4b4b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R87b0ff4cbedd4c31" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R36c1f35a09854610" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R22785d388f544b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9bd4d9e7ec334b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e7d96df1cbb45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re80ca2f7ceb544cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc5145340642c452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2a8b19d6d9cd489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R12d06aa994dd49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R22061cdc5eef49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re622218b65874076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf5b70da13e8949f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ree888a109fe54ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb788024b559a485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R32478666caa249cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R66e52f330c174a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R872bcd15e39f4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc8923309d1784d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb329733f00574cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0b9e7b00fbfd4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R18cfa6e2318a49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7cbe11b9bc61427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R82c937c50f8a4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Read7b8a1512d471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3c75b786fb8947af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R53ff6c21cf6149bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2eb2c456602e4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Reca598c930284399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R559d36cfa5a4486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra71f6b9f409a4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0aea6a1069eb438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R85be85b2cc7843a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf6abba44783a445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra47b88dffbf441e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5ad274186d7b44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3a5ac7edfcb54b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R0e6fffbf77b045cc" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1f9696ff0aaa49fb" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6c7a90cb3eed429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3754a431332a4efc" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re7f7d8af3c104a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4f44b169c7749d7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R84c7a593675644c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e6ac2aab3ee4174" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R419e42846b6546ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2778486183904206" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf66e9c7505fd41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c993be0672548ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R81574d9e57424c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R140782527a9f49ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb7e26ce61bb64fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49beb41b4323408c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R538cabeb81394245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23d93f2ef816407e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5f3559a078a94600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f658a1e22804204" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra87fd54374254202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3675a2e50a104d69" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb8fea4658ca04087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6dd71203e2d4007" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Red8a005178bc4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9a602902772463f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra754019e5b5443f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd3cf25f28e9494a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3574453abfc24150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2671673b8284976" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5f22df35b2df4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f2acd5deb544a4c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9cfb0337ff20485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R520f47a0fec741b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R53da98adb6cb474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37f165b252ed4281" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R93da9dc5c7444c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a8480498b72404b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfee7b4e391c3425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70eac51836bc4589" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc816e4e9d39f4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e75ab0502a24511" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rad0ca4e27b1a4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a855f9a813e496b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rcae5edb68fbe415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R043363d19cf34eeb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R826ad1c4366547e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ae3441e50b5448f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R5e831e36c2674b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23fe86d568484e74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc9a21b7038f34f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfecea85bbfd945e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6258e9c0dba24337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R728fd3c2c9304346" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re3148f8fbfc244d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b48f3fe5b604bd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf4a44ca465534994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0f7013d1cc64602" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R78a743ac3cbc412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf309653b132c46ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra67f17ff85fa4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9263522fc8dd45a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf0beb22e0e9047fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc7c6086da454550" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2d1c9f6c40f24300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Refc646eaeca947ad" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2e9d73f2ee3647d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R338b3a0795884599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7d198e7747f14a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5024543af1d1460b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R48d5a88689f24994" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reeb2220b88164740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfd2a337f5dd54de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbf780d2b2b154767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3cb0246cda4e4a52" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rac8e16123f9b4b56" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R338b3a0795884599"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd2a337f5dd54de5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7d198e7747f14a2a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbf780d2b2b154767"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5024543af1d1460b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3cb0246cda4e4a52"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd7cb39bc93ff4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R00fa5f4f4eeb40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra74e6e2a9ca74723" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re5535474ad6448c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd748bdae47ff4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R854ccd365e03489e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R00fa5f4f4eeb40af"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra74e6e2a9ca74723"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd748bdae47ff4f24"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R854ccd365e03489e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5398140fa49a471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R229ffbd0622e4904" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d3a0b464d164677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb863b120db544c8e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4281fb3e3a94347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6f8a457cd6ad4059" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26a23132b61145de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rfaaffcb88b644410" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81ac707d24cf4e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R703ae483e97f4e59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf15afb39bda04bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rffd2209db60a42ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8dd6d2659ca1437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2efb17a4708c4f1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc183dc07092d42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rbb599bdcef614b46" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b88556ce764420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc3162633247e49d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0125f7ea89964c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R6dba9b7ce26e46c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c2887e2039e4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R12c5ae2f7de94fbe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51ee044a8c32436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R41ac25af486c4c32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ceccba0fec249eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R63540703a95e4206" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb701b770afa47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbbefaf2e8bc7471c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1b4912b26174f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rf534fa9c70524582" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cae92aeb6184196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R9fe279ac276f49b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f72f81b12ac4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rf2b47f1802a342ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71df801b4ca54e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rc2652da013a44946" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41dba9eae4ea417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Ra9cc936c01834206" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e692d0c61194ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rb98a25b3b08a4b23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04c08b3ab64f4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R3b7cbaa90cb34d59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc09f36bee4b14165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rce649417145645a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94e80a0bafb64a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Ree3257c6b9db4ce7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc16c4b1381ae4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R6560c2622d874fb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R259a2c2b79c745e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R06c31dda2dd94f28" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff9325dcb4094b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R217538fe38574364" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94839b67cc244b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7a89a6af201d4e9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R195cc19fd95b4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4c47f11894154637" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R794d0b12f18a4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R967f54cd39fa4349" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf74c7706cb54433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2ede6f4caa694a91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01adb3b07bfe4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9886bf8d7cdd4874" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R491af664260e447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7ccb71e2fd4a4b45" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第22章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 22 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,183 +4837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:9  |  Proverbs 22:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眼目慈善的，就必蒙福， 因他將食物分給窮人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hath a bountiful eye shall be blessed; for he giveth of his bread to the poor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:10  |  Proverbs 22:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>趕出褻慢人，爭端就消除； 紛爭和羞辱也必止息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cast out the scorner, and contention shall go out; yea, strife and reproach shall cease.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:11  |  Proverbs 22:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>喜愛清心的人因他嘴上的恩言， 王必與他為友。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that loveth pureness of heart, for the grace of his lips the king shall be his friend.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:12  |  Proverbs 22:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的眼目眷顧聰明人， 卻傾敗奸詐人的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The eyes of the LORD preserve knowledge, and he overthroweth the words of the transgressor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:13  |  Proverbs 22:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰人說：外頭有獅子； 我在街上就必被殺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The slothful man saith, There is a lion without, I shall be slain in the streets.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:14  |  Proverbs 22:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>淫婦的口為深坑； 耶和華所憎惡的，必陷在其中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The mouth of strange women is a deep pit: he that is abhorred of the LORD shall fall therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:15  |  Proverbs 22:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚蒙迷住孩童的心， 用管教的杖可以遠遠趕除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Foolishness is bound in the heart of a child; but the rod of correction shall drive it far from him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,183 +5915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:16  |  Proverbs 22:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>欺壓貧窮為要利己的， 並送[禮]與富戶的，都必缺乏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that oppresseth the poor to increase his riches, and he that giveth to the rich, shall surely come to want.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:17  |  Proverbs 22:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你須側耳聽受智慧人的言語， 留心領會我的知識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bow down thine ear, and hear the words of the wise, and apply thine heart unto my knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:18  |  Proverbs 22:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若心中存記， 嘴上咬定，這便為美。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it is a pleasant thing if thou keep them within thee; they shall withal be fitted in thy lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:1  |  Proverbs 22:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>美名勝過大財； 恩寵強如金銀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A good name is rather to be chosen than great riches, and loving favour rather than silver and gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:19  |  Proverbs 22:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我今日以此特特指教你， 為要使你倚靠耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thy trust may be in the LORD, I have made known to thee this day, even to thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:20  |  Proverbs 22:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謀略和知識的美事， 我豈沒有寫給你嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have not I written to thee excellent things in counsels and knowledge,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:21  |  Proverbs 22:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要使你知道真言的實理， 你好將真言回覆那打發你來的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That I might make thee know the certainty of the words of truth; that thou mightest answer the words of truth to them that send unto thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:22  |  Proverbs 22:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>貧窮人，你不可因他貧窮就搶奪他的物， 也不可在城門口欺壓困苦人；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rob not the poor, because he is poor: neither oppress the afflicted in the gate:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:23  |  Proverbs 22:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因耶和華必為他辨屈； 搶奪他的，耶和華必奪取那人的命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD will plead their cause, and spoil the soul of those that spoiled them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:24  |  Proverbs 22:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好生氣的人，不可與他結交； 暴怒的人，不可與他來往；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Make no friendship with an angry man; and with a furious man thou shalt not go:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:25  |  Proverbs 22:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恐怕你效法他的行為， 自己就陷在網羅裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lest thou learn his ways, and get a snare to thy soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:26  |  Proverbs 22:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要與人擊掌， 不要為欠債的作保。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not thou one of them that strike hands, or of them that are sureties for debts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +7763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:27  |  Proverbs 22:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若沒有甚麼償還， 何必使人奪去你睡臥的床呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou hast nothing to pay, why should he take away thy bed from under thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:28  |  Proverbs 22:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你先祖所立的地界， 你不可挪移。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remove not the ancient landmark, which thy fathers have set.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:2  |  Proverbs 22:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>富戶窮人在世相遇， 都為耶和華所造。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The rich and poor meet together: the LORD is the maker of them all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:29  |  Proverbs 22:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你看見辦事殷勤的人嗎？ 他必站在君王面前， 必不站在下賤人面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seest thou a man diligent in his business? he shall stand before kings; he shall not stand before mean men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:3  |  Proverbs 22:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>通達人見禍藏躲； 愚蒙人前往受害。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A prudent man foreseeth the evil, and hideth himself: but the simple pass on, and are punished.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:4  |  Proverbs 22:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敬畏耶和華心存謙卑， 就得富有、尊榮、生命為賞賜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By humility and the fear of the LORD are riches, and honour, and life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +8687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:5  |  Proverbs 22:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>乖僻人的路上有荊棘和網羅； 保守自己生命的，必要遠離。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thorns and snares are in the way of the froward: he that doth keep his soul shall be far from them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:6  |  Proverbs 22:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>教養孩童，使他走當行的道， 就是到老他也不偏離。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Train up a child in the way he should go: and when he is old, he will not depart from it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +8995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:7  |  Proverbs 22:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>富戶管轄窮人； 欠債的是債主的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The rich ruleth over the poor, and the borrower is servant to the lender.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 22:8  |  Proverbs 22:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒罪孽的，必收災禍； 他逞怒的杖也必廢掉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that soweth iniquity shall reap vanity: and the rod of his anger shall fail.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>