--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0786d35c5a674545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9fe6b6eac6084b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8e0655e55c374f2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra08184be2b954bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7e82b41c33284a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R02628bbb894f45e7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R94a4091754b941ec"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0f6012f5db934229"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R58f048a96761448f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R13c415fb13d341d9"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re9a7f49558b9461e"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R317621db05924b13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2f0c3ceeeff243d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbf817adbbab24145"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R89b4ce140e8c42d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra3b87572cdb14aa9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R688046de6eee4230"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Raa8fb0dc6fbc4466"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Radec9ce812e740a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rada110ba50f54c59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rfc9ce235de5a4711"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2ec1ba0eff3b4444"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7dcf4cd9bf3c4253"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R989dfa2032194e03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R371b4d4cc9814559"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R13c536f3b7a74a21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re8a78a80961f4538"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R6e865a38b21a4532"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R903523981de24959"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R25cfeb54e95d42d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R375c7a33ab3745a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R43b9ce82c26741f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R42c7e678172d4dc6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Re32829f331824a33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R570bf0fcc1374ef5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R0165a296670a429e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R309200011768490a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd918ba1a9a95427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R94a4091754b941ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58f048a96761448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re9748a29417f44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R522e72e85ef0435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re9a7f49558b9461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R95c6f2cda8c243f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R53a4ea038bd74db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfb8162b83759493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R675c70e0bb4c46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R174647e932954cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R41630a278cad438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6e84a46463f5417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5c12db8c0b304ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7b6c4108a9974c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rad214a4d0e294c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9f362f6f0bc54402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd6be74d1d68a43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb4c77c6405a442a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc67ac94658974be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4e664351625a47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4af9c217cee04b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R51ec843cc7514fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R60789e60006f4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra676764cb0714b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2883acb4fc7546f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra0330316197b4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6bb4c59c82d34fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8c5544239cf9482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R317621db05924b13" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R395e42e387c44628" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfbd8656f7b294a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0f6012f5db934229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13c415fb13d341d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5506e7d7aa2e4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5acad9d65de3481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2f0c3ceeeff243d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbf817adbbab24145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R89b4ce140e8c42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra3b87572cdb14aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R688046de6eee4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raa8fb0dc6fbc4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Radec9ce812e740a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rada110ba50f54c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfc9ce235de5a4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2ec1ba0eff3b4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7dcf4cd9bf3c4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R989dfa2032194e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R371b4d4cc9814559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R13c536f3b7a74a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re8a78a80961f4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6e865a38b21a4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R903523981de24959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R25cfeb54e95d42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R375c7a33ab3745a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R43b9ce82c26741f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R42c7e678172d4dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re32829f331824a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R570bf0fcc1374ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0165a296670a429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R309200011768490a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdaf0bddf3c0d4ada" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Recb685a27c0e4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a626e6e5154436e" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rce2870dad03a4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a9c3fb5b6e44023" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6eccf4ec99364cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37f4430f88dc49a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1fcdddf4b0dd4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra991c99773c84c35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfc0ca0732003490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb11be6b1fea5448f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfd88d28268724275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcde734359dec4791" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7a9f27261db340d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd70179e700694867" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf97f05785e8c4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e130891288841e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb1a5bb0ccd46449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1af3d38037b4ebc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc6b6c27df75f433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0093d2d4656c45ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rafa02006fba7435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7cb2baee732c4701" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rebef3d45a705435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e44444a81144ca2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R10a45303245444c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a771ab3ed914b15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra5e945fd96204888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c8a394e9ffe4281" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R857988a440bd4380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20928badd8be4b45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1f264dcaf3114591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1f48d6737ee4684" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R47bb0fba0fb846be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra121adcb742c4333" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra37e9d95fd3d46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9479646e7ef4bfa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R98e6300faf1b4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re090bc1aba6f401e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R99d62b9ca7ed4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd01920d60c2400f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8bc03c17659640df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9fb8b402fea644d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4fabe20efaeb466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32c4316237884463" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R43305f5c507543c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra27a26e8695b476b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfb30a18ec63a4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32e60011c2954882" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra553ea5279814753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24cdc74b6ae04c93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R62c186c21c424456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red664dfed7f8434c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf3f16b3e147a4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra98fcdecefde4e32" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reb54f6bc2f8e4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdd7895ed66164c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R69b7a489264040e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R377b51642f5545fe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R600cda4fa97347a3" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re98e1c0959944a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdd8ccb9ff51f48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7f5da8ad8c77480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R59e4887cf211449b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R80c1e6322a304056" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd7895ed66164c29"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd8ccb9ff51f48b0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69b7a489264040e7"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f5da8ad8c77480f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R377b51642f5545fe"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R59e4887cf211449b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9199d54b13ab40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb5431b4e7b074e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b8431c701b446c8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfad75c0ecd174cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb8fa6423db30451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12c4fd63fe294dfe" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb5431b4e7b074e91"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2b8431c701b446c8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb8fa6423db30451a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R12c4fd63fe294dfe"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2add6e4388b348e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re4e45bf9f9414237" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde5379a1d7be40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd82b8d4e6d524bf4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86f16a61e9c74734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3714a23420ba4dbf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra768b4cb726e4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R66368db07c2646d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91c900f4e0984be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R96a64385a8584640" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8da55ebefaf843e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Raf48f542150c40c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c3c3b41dae8405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra2451c5c4aad43c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R774c2fb5f200437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc200d229955c435a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf659914c3cbe4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re0f98607e0de49ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5d197bd53bb4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rafdb1c02395246ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re48cd29e848b44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R62c62843b6304bb8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0fe83ad418114fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R5a2f6785fae9431d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b1ef3a881f642f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R71302ad6641c411b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3234c67bde74e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2c7ef513b8cd4566" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf5dfe6a48c64af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rbba1de4c556243a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra25c296e62544e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R8225917c6db545bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b6cfa32edc94030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R65989040ef704034" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8ac0471de2b4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Re9b9dbc1022b4647" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R554e8b64e8c34bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R6e59aa298748446c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re116ddfc6b25459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rebdf288ffdd742fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8abf7505b53d4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R37017410ccff4126" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77bf5d9934ec44a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R081d1963f4754f27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2702f71cee39482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4ffce1fcde354e0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05a51bc0ab4b4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R13df5204cb4c44bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7dd77750c5924967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R97c663a3263647c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1aabba7be1cf4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re67c2e78cde547e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfaf6bf95ca3f4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R46ae6a04cd274d77" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第18章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 18 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:9  |  Proverbs 18:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>做工懈怠的， 與浪費人為弟兄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He also that is slothful in his work is brother to him that is a great waster.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:10  |  Proverbs 18:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的名是堅固臺； 義人奔入便得安穩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The name of the LORD is a strong tower: the righteous runneth into it, and is safe.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:11  |  Proverbs 18:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>富足人的財物是他的堅城， 在他心想，猶如高牆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The rich man’s wealth is his strong city, and as an high wall in his own conceit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:12  |  Proverbs 18:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敗壞之先，人心驕傲； 尊榮以前，必有謙卑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Before destruction the heart of man is haughty, and before honour is humility.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:13  |  Proverbs 18:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>未曾聽完先回答的， 便是他的愚昧和羞辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that answereth a matter before he heareth it, it is folly and shame unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:14  |  Proverbs 18:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人有疾病，心能忍耐； 心靈憂傷，誰能承當呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The spirit of a man will sustain his infirmity; but a wounded spirit who can bear?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:15  |  Proverbs 18:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聰明人的心得知識； 智慧人的耳求知識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heart of the prudent getteth knowledge; and the ear of the wise seeketh knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:16  |  Proverbs 18:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人的禮物為他開路， 引他到高位的人面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man’s gift maketh room for him, and bringeth him before great men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:17  |  Proverbs 18:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>先訴情由的，似乎有理； 但鄰舍來到，就察出實情。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is first in his own cause seemeth just; but his neighbour cometh and searcheth him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:18  |  Proverbs 18:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>掣籤能止息爭競， 也能解散強勝的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The lot causeth contentions to cease, and parteth between the mighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:1  |  Proverbs 18:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與眾寡合的，獨自尋求心願， 並惱恨一切真智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Through desire a man, having separated himself, seeketh and intermeddleth with all wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:19  |  Proverbs 18:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄結怨，[勸他和好]，比取堅固城還難； [這樣的]爭競如同堅寨的門閂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A brother offended is harder to be won than a strong city: and their contentions are like the bars of a castle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:20  |  Proverbs 18:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人口中所結的果子，必充滿肚腹； 他嘴所出的，必使他飽足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man’s belly shall be satisfied with the fruit of his mouth; and with the increase of his lips shall he be filled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:21  |  Proverbs 18:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>生死在舌頭的權下， 喜愛它的，必吃它所結的果子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Death and life are in the power of the tongue: and they that love it shall eat the fruit thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:22  |  Proverbs 18:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>得着[賢]妻的，是得着好處， 也是蒙了耶和華的恩惠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso findeth a wife findeth a good thing, and obtaineth favour of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:23  |  Proverbs 18:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>貧窮人說哀求的話； 富足人用威嚇的話回答。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The poor useth intreaties; but the rich answereth roughly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:24  |  Proverbs 18:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>濫交朋友的，自取敗壞； 但有一朋友比弟兄更親密。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man that hath friends must shew himself friendly: and there is a friend that sticketh closer than a brother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:2  |  Proverbs 18:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧人不喜愛明哲， 只喜愛顯露心意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A fool hath no delight in understanding, but that his heart may discover itself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:3  |  Proverbs 18:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人來，藐視隨來； 羞恥到，辱罵同到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the wicked cometh, then cometh also contempt, and with ignominy reproach.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:4  |  Proverbs 18:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人口中的言語如同深水； 智慧的泉源好像湧流的河水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of a man’s mouth are as deep waters, and the wellspring of wisdom as a flowing brook.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:5  |  Proverbs 18:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瞻徇惡人的情面， 偏斷義人的案件，都為不善。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is not good to accept the person of the wicked, to overthrow the righteous in judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:6  |  Proverbs 18:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧人張嘴啟爭端， 開口招鞭打。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A fool’s lips enter into contention, and his mouth calleth for strokes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:7  |  Proverbs 18:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧人的口自取敗壞； 他的嘴是他生命的網羅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A fool’s mouth is his destruction, and his lips are the snare of his soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 18:8  |  Proverbs 18:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳舌人的言語如同美食， 深入人的心腹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of a talebearer are as wounds, and they go down into the innermost parts of the belly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>