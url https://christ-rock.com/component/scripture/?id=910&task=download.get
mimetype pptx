--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2c12d74c494241f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0d81e35f27204a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd9721edff4e441ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3ee45b64d3744587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbb19efefe3154d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R48b3f5559077449f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R53a2c3196e9e461c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R97481907c4cc4b1d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ref74ff9faf1f4a87"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc05aaca04831458d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2417851c224b4d43"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R2cad266139284ac7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R74a21c6ed6e94bcd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re0d650f4ceba436e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rae991287726442b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6983f225584c4b37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R32f5d61e51024aa5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R722cff3da1f2488a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc09da38034a541b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R39616c4cbd7a40a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R629e194bff684a53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R70357bc1ad914e9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R20cc40149bc04d35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra17120979e2445d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8e32e9daa4654ff0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R911fd9a647f64b90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R5595a482886f45ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re4f08b7f49a0450f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rdb233dba82f54c9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R56c3f943e7b64768"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rfbc48aae56cc4f1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R59c32063ca454ce2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R097bb127adf34e5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R52481b6b27704ee8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rf688925824e0448f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0ae65805d2cf4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R53a2c3196e9e461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref74ff9faf1f4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8ce0f61291fd4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R14580e1a4ca54e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2417851c224b4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Reed86d11d4784066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4f602be46c474a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R137c99cc7c1b4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfd44f0540caf4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9d575a27e0fb4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7082520e51ba4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc6978e084a0f4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R90067bb1b9f34697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R20de10dc04c34c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R44328b2df49b4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Radcb41f900d74054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3b01a23e42aa4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R45bf47f5142246c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1806e46faee44496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5ebe010aa02b464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R376c35be7e1f48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6c014e1027244abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd713a8efe6f04f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R99d89014e9704b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R86b9fd5103e04949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ree6daa7c69054372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2cad266139284ac7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd2cd160a24a048c0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcc8a1d9acdcd47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R97481907c4cc4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc05aaca04831458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R40ba92aef4f64599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R23f242b74f884c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R74a21c6ed6e94bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re0d650f4ceba436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rae991287726442b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6983f225584c4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R32f5d61e51024aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R722cff3da1f2488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc09da38034a541b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R39616c4cbd7a40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R629e194bff684a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R70357bc1ad914e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R20cc40149bc04d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra17120979e2445d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8e32e9daa4654ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R911fd9a647f64b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5595a482886f45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re4f08b7f49a0450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdb233dba82f54c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R56c3f943e7b64768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfbc48aae56cc4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R59c32063ca454ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R097bb127adf34e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R52481b6b27704ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf688925824e0448f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5a8cf233d9004905" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R24101c16ce2f4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20b76fb9c7a74854" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbb51eb51e0774789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57ecb5191edc4909" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdd35daf014634df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafdd160b23d04629" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R12804654e36c427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2a769a2a2884c54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0e3c8378bf754011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3383a9584d049f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R42a67c76a8604374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd547bf6eff3f4a31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rce46f064d03c4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R822a31ea4cf2487e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re0d5e74cdeb242fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc7ea0d668c64c1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc2a5569bd064450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ba799a9ebfc41ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra1c7eb0b94904a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R063a55248e2f4878" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6ff18cd8c8f94f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a106647d4594cd0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re1f3eb70a7dd493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d6c23e1fb0a459d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rcb8b043d26de4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3cf7bb4daa6482f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9beaf90ba6654788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1aa3d5fe9564e98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra7e89c1fa5014d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R368f83d3dbf14418" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2f3708d8d96d4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83b96e91bee446d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd3774bc02209470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b8127ffef0743a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbe0c188824fa4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2de1527c097748a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7ca8f8c0de33483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R880a7adb9ea04cfa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc926c29e254c4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd554e239c9140a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd085559682614bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23dd7bb318d6495d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re67ef65f425c4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc1b4883ffce4e7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf96b26d3de94469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R041e8ae9474944c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R00b140e1b8794d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree1b4a4d90084a2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc3b303b7e6fd4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9ba56f7163f41b2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbf139d0dd55a4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9cb69e40906a417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7a722eae131841c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R878e7c3111204efe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0810eb4de8854412" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0b65e61de8934b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R23fc522ff039446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rac36f8f44dc043d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra0421a0c1cf546be" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra63fccc8b3b64aff" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9cb69e40906a417a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R23fc522ff039446f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7a722eae131841c8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rac36f8f44dc043d0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R878e7c3111204efe"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra0421a0c1cf546be"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R806168ecdec24646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R07fe4fa7365544c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06ffc35dcdc842bc" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R825e68f9e0c34958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcfdfceea974b4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc66230d7de44b51" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R07fe4fa7365544c9"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R06ffc35dcdc842bc"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcfdfceea974b4607"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcc66230d7de44b51"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ff473c16a05420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra43a9693051f4b41" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R125b4df19a3e436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6ffed0bc82b04aa3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ecead34b2e444d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R36da6705060941d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6aaed40c6fd4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R305aa26a52a64cc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R771d944c9ea544cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R65cfcfed1bcb40bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R481b8ac6300b4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R88342f8ee6fd4a9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7dec16a5394a4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R67e355389b0c4987" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25a2849b1c0e4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rdbf8a243de4f4512" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd510e3b1b5c14d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R40778c92c9884f92" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcccf5767844d4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R515f4416d3a0409f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R261a5929738a470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re9589023448b4cc0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab6b8c0f0f41465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R5529941fe7454525" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf951c1e6c4b6479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R9460e2fc70014e54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4471958e32574ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R998663a219b64294" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f17f0b5fa43413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R38fe52ead1c04e86" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3c5a3e07a594729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R420b67a82fbd4d06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9de2025303444f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R741e9bebdcfe462e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6eab601c82324ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Re99a316db33c4f45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c83e4bfff954419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R59176bb7f0844515" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f8038e5dd0040fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R67f10cfe7c684c2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R992850f5c2644a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd7e7b29706d24928" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30e72cad458e49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rcf252c7ed99c4595" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3c9c22f7d124443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5d6c50c4c55a4312" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61f202c636084d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R8619656fa4e64aab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9d8aea88223462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R93e935833c34487e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:9  |  Proverbs 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你也必明白仁義、公平、 正直、一切的善道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shalt thou understand righteousness, and judgment, and equity; yea, every good path.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:10  |  Proverbs 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧必入你心； 你的靈要以知識為美。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When wisdom entereth into thine heart, and knowledge is pleasant unto thy soul;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:11  |  Proverbs 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謀略必護衛你； 聰明必保守你，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Discretion shall preserve thee, understanding shall keep thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:12  |  Proverbs 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要救你脫離惡道， 脫離說乖謬話的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To deliver thee from the way of the evil man, from the man that speaketh froward things;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:13  |  Proverbs 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那等人捨棄正直的路， 行走黑暗的道，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who leave the paths of uprightness, to walk in the ways of darkness;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:14  |  Proverbs 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歡喜作惡， 喜愛惡[人]的乖僻，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who rejoice to do evil, and delight in the frowardness of the wicked;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:15  |  Proverbs 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在他們的道中彎曲， 在他們的路上偏僻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whose ways are crooked, and they froward in their paths:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:16  |  Proverbs 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智[慧]要救你脫離淫婦， 就是那油嘴滑舌的外女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To deliver thee from the strange woman, even from the stranger which flattereth with her words;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:17  |  Proverbs 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她離棄幼年的配偶， 忘了神的盟約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which forsaketh the guide of her youth, and forgetteth the covenant of her God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:18  |  Proverbs 2:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她的家陷入死地； 她的路偏向陰間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For her house inclineth unto death, and her paths unto the dead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:1  |  Proverbs 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，你若領受我的言語， 存記我的命令，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, if thou wilt receive my words, and hide my commandments with thee;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:19  |  Proverbs 2:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡到她那裏去的，不得轉回， 也得不着生命的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>None that go unto her return again, neither take they hold of the paths of life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:20  |  Proverbs 2:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[智慧]必使你行善人的道， 守義人的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thou mayest walk in the way of good men, and keep the paths of the righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:21  |  Proverbs 2:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正直人必在世上居住； 完全人必在地上存留。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the upright shall dwell in the land, and the perfect shall remain in it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:22  |  Proverbs 2:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有惡人必然剪除； 奸詐的，必然拔出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the wicked shall be cut off from the earth, and the transgressors shall be rooted out of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:2  |  Proverbs 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>側耳聽智慧， 專心求聰明，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that thou incline thine ear unto wisdom, and apply thine heart to understanding;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:3  |  Proverbs 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>呼求明哲， 揚聲求聰明，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, if thou criest after knowledge, and liftest up thy voice for understanding;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:4  |  Proverbs 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尋找它，如尋找銀子， 搜求它，如搜求隱藏的珍寶，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou seekest her as silver, and searchest for her as for hid treasures;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:5  |  Proverbs 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你就明白敬畏耶和華， 得以認識神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shalt thou understand the fear of the LORD, and find the knowledge of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:6  |  Proverbs 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，耶和華賜人智慧； 知識和聰明都由他口而出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD giveth wisdom: out of his mouth cometh knowledge and understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:7  |  Proverbs 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他給正直人存留真智慧， 給行為純正的人作盾牌，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He layeth up sound wisdom for the righteous: he is a buckler to them that walk uprightly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 2:8  |  Proverbs 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為要保守公平人的路， 護庇虔敬人的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He keepeth the paths of judgment, and preserveth the way of his saints.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>