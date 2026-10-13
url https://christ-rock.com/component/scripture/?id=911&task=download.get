--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdb1ddcf4e9024591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0587eb0401414308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R53b4bb643f924012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re3b94b9ef87d4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf12003a481c545be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7d569341edcd4f43" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcf875807fdd54dab"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0ccbb30518074819"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5c990897cb634670"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9b29df85736b4b67"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc2e4231b64a044aa"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R3d3c23691f5c494b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8ec32c0faee94e7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd3b37a1eb8ce4e98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R357c7b7c502a4f65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0157182bd5974f5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rac39632ae0524aeb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc8b2d69d76f54db7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R54de52643e324e35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf61aa66a37cc4d75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf267a57e5da349ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2dcddcfc08ea4bfe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3937b2101c614be4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R2533f66c34e64a07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R3133fcd5682c40fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0e4f34d12b8a4ff7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R5939f34193de413b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R2e6d61c34ced4bed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb0aab3e07d2d43b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R0bbc98ebd266454c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R8b6b10fff5c54644"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R41f18fc8f9ed460a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R57f989d425534a97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R0a69bd0625a841f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rccd3da2ca62141c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R9f8e4622a8004ddc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Ree7c8a4981a64d3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rc94a455e300e47cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Ra2f87c7f60d14e3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R9d32a310c6104ac1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R6f59502bfc80474d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R73a1a4a5057548a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcf875807fdd54dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c990897cb634670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5999cd59fea741ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbaa5b589e49e4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc2e4231b64a044aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R37a112cfa6c7471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R35e4f153142a43c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R07c99ce6126b4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rad81326d6e194da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc9e870c322dc411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2c7ed435b8bc4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdae211baec5e46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4b974d6c0bf446dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1c0821d78ede4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R76a2eb96929144dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9ba37ca498264c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R906fd70a89374fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rac3f4c9965c845e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd72c15f22ad3424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra52a90bc2b884527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra84987374c9a47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbae2683f21854b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9dad627cffc347ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R53dfb0ca593d4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc850a770f4e545a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rce31c6a131154cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4a5ea32cf7c54c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2d4b22b0fc114aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R53d5e149fe914451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R02c0544d3b7c4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R82af723870964e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0a83f41296944fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3d3c23691f5c494b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R241939ddae184e76" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfaf465b537d040b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0ccbb30518074819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b29df85736b4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3d4bde1e5f6e4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ree15b256b37448aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8ec32c0faee94e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd3b37a1eb8ce4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R357c7b7c502a4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0157182bd5974f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rac39632ae0524aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc8b2d69d76f54db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R54de52643e324e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf61aa66a37cc4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf267a57e5da349ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2dcddcfc08ea4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3937b2101c614be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2533f66c34e64a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3133fcd5682c40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0e4f34d12b8a4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5939f34193de413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2e6d61c34ced4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb0aab3e07d2d43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0bbc98ebd266454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8b6b10fff5c54644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R41f18fc8f9ed460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R57f989d425534a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0a69bd0625a841f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rccd3da2ca62141c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9f8e4622a8004ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ree7c8a4981a64d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc94a455e300e47cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra2f87c7f60d14e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R9d32a310c6104ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R6f59502bfc80474d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1fd59d9a2c11466d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R74898800960747cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6c5b2df56df4fac" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3c5fbfe9a27a421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc00d0baf5b74882" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R00e93194e05749f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc4ac3f3cb5a4f40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbf598fbc3cc74e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8ec525f46e44c56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R93b5ce4621a04342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd08ffe92f799444e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8b4896b240874ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf28467cf759f4fca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8a95b6173c724e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdfa358233014c25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re13ecab448f44a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70e1359ed1a74508" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf27863336dd94a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re99fb0c9341b48e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5216dd78e3124b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c9bca1de4934208" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5d311207fb954802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65afa5b36116453e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R148c41af3de845cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c9aafe069ac46ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1f025faf0b7d4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74978ec88000479a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Racbe53e0f08f43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R228f1c016c174903" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbefdcb9e75554d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64f2edaa168a433f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb07f54df7dcd49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16dac6f3e79c4454" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R852eaf4173b449f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R365f9f8900f3492a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7f953138a3af4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8599828e2dc42c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R46bf9c0764024013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81557fc88c244f9e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R027c89178f0742bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc155879d9cbe4a70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8d5bea195dd44885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2a1e0e739664224" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9e330aa2b15345f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf74190012bc40d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5b21290250454897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8a675bb6d6a4038" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R026da51d76ee4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33099e6828204478" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfe220fa4bffc4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cd1138c3ce2406d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R708308c358924228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f09f04834214127" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra21528983adc44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R151a0d3351664a32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re6769f4f3dce45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R671cc1bc524a4f64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re76a93ca2a174d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R013966f736fb4736" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R95b8fb081f5e4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref85e7b7135b4e0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfec711274bc3464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f81cb6b37bc44a5" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R405bfed744a34cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4986717ff4b048aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9c5ba4cd954a48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8008ffc8a74048de" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R415a045becea4ef9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2d813cc1b2494bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfb720c8ce9004ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Raa1b91f093e647ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R362ad61732e74c66" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7f688e03efe648d6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4986717ff4b048aa"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfb720c8ce9004ad0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9c5ba4cd954a48ec"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raa1b91f093e647ee"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8008ffc8a74048de"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R362ad61732e74c66"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdbdb968609c74409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2eb9c94a5eb7453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1be133876014682" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc9d2bfc007e043f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8624b4a56b05451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d6812f7e4ca47b0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2eb9c94a5eb7453b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re1be133876014682"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8624b4a56b05451f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3d6812f7e4ca47b0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0408f2b39e6b454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Reb9f6cf6a5454da2" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85674e3c76524436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd57829fec6404bb6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raffc673d7701462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R12a40ef405f94419" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16defd5677634a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R29c0d069fc7246d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8753f753f764379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R58e2b03433364de1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd73e6c55b2e4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb9e8f94f5d6441c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe0cf34e1b7d4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R72f6b50130904a88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra543dcc21cf34e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R63a02dd1ff8c4355" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf46edd0f6054766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd704a70ed8df4872" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda91f43db0a14fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R6de33a6de89c4d76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07896c58b4f34852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rc56ffe33a9df4135" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14d8542506b04315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ra646bfb158444957" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R612e870c76a24be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R93849175953f4b1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra114ddb727934d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re882acfc0bad4040" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcce97de4cb964c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re4f2db7c3dd84e6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22cf77d0cbba459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R67bb8617416149a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raed3ecfca3b74d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R91fbbba0f4964acd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R901c7d2b5e7e43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R9b3bb24723764435" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ab334eef8804605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rbe01e29ec28a41e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfa29da87c6f463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R567cc40feb8b40e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd046accce1274cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R750f60b43fe94fa1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R211b9334788847fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R09c377d1ad9842f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3806f4923041433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rf5a640f251d04e0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6a959254a11482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R223daf3464244d01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fce222e32b649b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R81a0b21ce6014a61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5611200b2fca42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5270603b14fd4a8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf09f5c9459bd4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R44863437ee5344a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f5dd0601f144527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R509174305b864261" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83e8af74d8c84a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R299a41e176c345c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58263f6979614841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R604dd529773e47ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b9a76ad0d6e47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0edc0484bf5d496b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第28章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 28 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:9  |  Proverbs 28:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>轉耳不聽律法的， 他的祈禱也為可憎。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that turneth away his ear from hearing the law, even his prayer shall be abomination.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:10  |  Proverbs 28:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誘惑正直人行惡道的，必掉在自己的坑裏； 惟有完全人必承受福分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso causeth the righteous to go astray in an evil way, he shall fall himself into his own pit: but the upright shall have good things in possession.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:11  |  Proverbs 28:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>富足人自以為有智慧， 但聰明的貧窮人能將他查透。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The rich man is wise in his own conceit; but the poor that hath understanding searcheth him out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:12  |  Proverbs 28:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人得志，有大榮耀； 惡人興起，人就躲藏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When righteous men do rejoice, there is great glory: but when the wicked rise, a man is hidden.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:13  |  Proverbs 28:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遮掩自己罪過的，必不亨通； 承認離棄罪過的，必蒙憐恤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that covereth his sins shall not prosper: but whoso confesseth and forsaketh them shall have mercy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,183 +5503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:14  |  Proverbs 28:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>常存敬畏的，便為有福； 心存剛硬的，必陷在禍患裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Happy is the man that feareth alway: but he that hardeneth his heart shall fall into mischief.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:15  |  Proverbs 28:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>暴虐的君王轄制貧民， 好像吼叫的獅子、覓食的熊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As a roaring lion, and a ranging bear; so is a wicked ruler over the poor people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:16  |  Proverbs 28:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無知的君多行暴虐； 以貪財為可恨的，必年長日久。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The prince that wanteth understanding is also a great oppressor: but he that hateth covetousness shall prolong his days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:17  |  Proverbs 28:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>背負流人血之罪的，必往坑裏奔跑， 誰也不可攔阻他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man that doeth violence to the blood of any person shall flee to the pit; let no man stay him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:18  |  Proverbs 28:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行動正直的，必蒙拯救； 行事彎曲的，立時跌倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso walketh uprightly shall be saved: but he that is perverse in his ways shall fall at once.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:1  |  Proverbs 28:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人雖無人追趕也逃跑； 義人卻膽壯像獅子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked flee when no man pursueth: but the righteous are bold as a lion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:19  |  Proverbs 28:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耕種自己田地的，必得飽食； 追隨虛浮的，足受窮乏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that tilleth his land shall have plenty of bread: but he that followeth after vain persons shall have poverty enough.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:20  |  Proverbs 28:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誠實人必多得福； 想要急速發財的，不免受罰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A faithful man shall abound with blessings: but he that maketh haste to be rich shall not be innocent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:21  |  Proverbs 28:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看人的情面乃為不好； 人因一塊餅枉法也為不好。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To have respect of persons is not good: for for a piece of bread that man will transgress.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:22  |  Proverbs 28:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人有惡眼想要急速發財， 卻不知窮乏必臨到他身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hasteth to be rich hath an evil eye, and considereth not that poverty shall come upon him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:23  |  Proverbs 28:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>責備人的，後來蒙人喜悅， 多於那用舌頭諂媚人的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that rebuketh a man afterwards shall find more favour than he that flattereth with the tongue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:24  |  Proverbs 28:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>偷竊父母的，說：這不是罪， 此人就是與強盜同類。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso robbeth his father or his mother, and saith, It is no transgression; the same is the companion of a destroyer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:25  |  Proverbs 28:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中貪婪的，挑起爭端； 倚靠耶和華的，必得豐裕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is of a proud heart stirreth up strife: but he that putteth his trust in the LORD shall be made fat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:26  |  Proverbs 28:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中自是的，便是愚昧人； 憑智慧行事的，必蒙拯救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that trusteth in his own heart is a fool: but whoso walketh wisely, he shall be delivered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:27  |  Proverbs 28:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>賙濟貧窮的，不致缺乏； 佯為不見的，必多受咒詛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that giveth unto the poor shall not lack: but he that hideth his eyes shall have many a curse.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:28  |  Proverbs 28:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人興起，人就躲藏； 惡人敗亡，義人增多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the wicked rise, men hide themselves: but when they perish, the righteous increase.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:2  |  Proverbs 28:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>邦國因有罪過，君王就多[更換]； 因有聰明知識的人，國必長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the transgression of a land many are the princes thereof: but by a man of understanding and knowledge the state thereof shall be prolonged.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:3  |  Proverbs 28:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>窮人欺壓貧民， 好像暴雨[沖]沒糧食。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A poor man that oppresseth the poor is like a sweeping rain which leaveth no food.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:4  |  Proverbs 28:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>違棄律法的，誇獎惡人； 遵守律法的，卻與惡人相爭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that forsake the law praise the wicked: but such as keep the law contend with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:5  |  Proverbs 28:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>壞人不明白公義； 惟有尋求耶和華的，無不明白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Evil men understand not judgment: but they that seek the LORD understand all things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:6  |  Proverbs 28:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行為純正的窮乏人 勝過行事乖僻的富足人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Better is the poor that walketh in his uprightness, than he that is perverse in his ways, though he be rich.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:7  |  Proverbs 28:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謹守律法的，是智慧之子； 與貪食人作伴的，卻羞辱其父。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso keepeth the law is a wise son: but he that is a companion of riotous men shameth his father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 28:8  |  Proverbs 28:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人以[厚]利加增財物， 是給那憐憫窮人者積蓄的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that by usury and unjust gain increaseth his substance, he shall gather it for him that will pity the poor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>