--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -59,123 +59,123 @@
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd9e0a92dfc7f4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R21743d9fcbb04703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R86ed8f94796d4637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4bb8065854c94836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4c42402eff454837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5da63e6f1587424d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf6bad01b07f64403"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9e7f1a0c6a264fc2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R67f9dd11e72e4b79"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5ec08af866564535"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R365baa3bcdc04f72"/>
-[...29 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R74e3b116b6604775"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rda1aa49c17de402c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2f731415c3b34451"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R214c106722404b8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcb078827d12d49f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6484e7b91eb940bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R646eebd67f0d478d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7a0c4fcb28454067"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6db12a62b22142c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2f75ec833b8c4764"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R72b8e2e9971b42c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc1d7269ba0ef4732"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R59857a5a56a34950"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re3a076e6e4e94815"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5f4e84ee47184873"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rf057238de97a4b4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc6a910baf455478f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R67aa1a2a220f4ba5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rcec60ca1331f4c06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rcbeeb7c111de4e66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rd2906edea50a4a6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R665b7d0c594e41d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf87d743eac99428d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Ra03c8620da1c4db4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R6eb64b0bd4a94fab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rc3b216e9d9f84f67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R2d9e22c567f64721"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R4ef5e71be3324f3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rec19a80269d84585"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rd21372eb05cd4ed0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R80dc0a6e20e445e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R6a39e30929e0426d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf48013cc613747c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf6bad01b07f64403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67f9dd11e72e4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8791c08a9b2348f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7841c727a623420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R365baa3bcdc04f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re3a8303cb21b4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra2ea68d3083440cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfb54f8d2d0c848a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5220ad6352b146d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R91948e66e9c74ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfc10a8e1f614422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R98e7ebfb81104f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6efaa515e0f34b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R150411963c7d4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R52767ac9d0fb4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd7501c3038b44a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2dd15ce6c4f44c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R459c3bd5e3184d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R258d12e59b7b47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1355c2b3f2984abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7290b054fe3c4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc289693943714383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4756714322af4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb2c91f5dba9343c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rce30f9326309444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R076fd4b6f7914ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R68ddae90c5454819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc40385e48cec4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R21c06ece7cce4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1736a1c1f56a4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4d8a97bbaa9e42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc3e4a16d1339427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R88adc3dc561a45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R65dc0e8bb4074a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R74e3b116b6604775" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb01bd8a10a854b8e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb370285c27ad42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9e7f1a0c6a264fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ec08af866564535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6b3b075b7576467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R685dd596bc0e43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rda1aa49c17de402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2f731415c3b34451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R214c106722404b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcb078827d12d49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6484e7b91eb940bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R646eebd67f0d478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7a0c4fcb28454067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6db12a62b22142c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2f75ec833b8c4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R72b8e2e9971b42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc1d7269ba0ef4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R59857a5a56a34950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re3a076e6e4e94815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5f4e84ee47184873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf057238de97a4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc6a910baf455478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R67aa1a2a220f4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcec60ca1331f4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rcbeeb7c111de4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd2906edea50a4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R665b7d0c594e41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf87d743eac99428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra03c8620da1c4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6eb64b0bd4a94fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc3b216e9d9f84f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2d9e22c567f64721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4ef5e71be3324f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rec19a80269d84585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd21372eb05cd4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R80dc0a6e20e445e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R6a39e30929e0426d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2b1f1c84774344cd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -379,141 +379,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R04863d00d683467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07a86f38de6d42ed" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb271fc01fb844779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R764b53eb44e94825" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb82f35e4c3044b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04525a79bf074e33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc539dcfe33cf4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66e99ea985764b54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8b64233fa4824a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43d08a7799694d70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2f2153bcd5404fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde7e9608ed9f4a90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R989aaa0b6a39491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R120362da83264626" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R56324893d811484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R914a52c35d7f4c27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc7278db6a0ea405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83c13788e4cb4d61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5e1fa43afdfe48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1ba71031ee24ce6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R06ddcee1ed164b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc49d1627e6f04363" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rdb40d23546cc45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R485c896bf1dd4409" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R772622d87b964379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda819d0bf3c84a01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6ca43c53873e42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69c2af5ae95149fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rff878b00e61f4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80568085cd3b4824" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9dc2516b87b7485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a0fb1f12c724575" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd02524bdac494a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b404c50f31445ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R19d15aed3d9243c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b50c1d6445a49fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rffaf4c9d93c94b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R623b46f6836a4bdd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R20e8804f668b4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf9750912582454c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re8faa72c60504dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf22a071da5a34194" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4dc596172350452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e92ed38358b4af5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1117742e800d4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1faa905df7484118" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rf72906fff0cd45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74ca41ba94654bbd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R21efe12f1f1b4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88803f59006943e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R085dcbbe20644ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85f7ed8470924ed9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R81c62c8b097d46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4727fa7579b1468d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcfede48010f14f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6266c5b33708484f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R097896e438994dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a3419d96ab1403b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1b004f08ed754ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R370847dc11da472c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd906d96268514558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7835ae56c5a44246" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd8c64384dd5a4c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec2d3f3681314d1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra80566f6de554ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R443fd256a5ca4752" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3417,100 +3417,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfa98bea889774e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R863b59d239444ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R15b87042ca194b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R49480e4eda584236" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R72de5fe1c2914c0e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb303286d41594de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Raac6e0f6aa8c4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf771dc68ef224e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd6fa5062738a4a7e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc65a0992db4948d6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R863b59d239444ac2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raac6e0f6aa8c4141"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R15b87042ca194b89"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf771dc68ef224e0c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4536,116 +4536,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R49480e4eda584236"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd6fa5062738a4a7e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc45a8cae7da24c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re6d051c6bb044457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d5b32844e3b4f42" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1d5d8fcb86fd42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R14d5727ff2054df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ad7e3080cf24e20" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re6d051c6bb044457"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3d5b32844e3b4f42"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R14d5727ff2054df5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1ad7e3080cf24e20"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4709,141 +4709,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red9ed0a77df4489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R786994ac3668486c" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18ee08ddfa4940f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re77d0d8eea7b4d9b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red02d04fbc9f4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R52ca7b227ff14153" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51f7435a5e284f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rfb33be18e44a48ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02bfe23843f748c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8d8f3a8669f14350" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra37655656c2a4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re95e1b7c008948bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6248138219ae4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7493c09bfd9040c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8acc7dcccc54db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5d30a76f28f84da8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f352f5bb61b4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R09fb363127d54542" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red73e8d632584b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rb5f45be2ed824e07" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb61634affca84860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R11785359cc6f4544" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b3e63ddb50a48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rda743a786ac94ee4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae08a631bbb34bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rbc28d4c626e24a32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57e2d3698a5f4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd7b207cd91e54a43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49c4c0047701492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rba7c807a5d1f478b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R062209afdc6a4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R865587984d354dc1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2dd59a4c17e4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5e9d693dc42243bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ec5d3f012e54b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rbd19b631051d42ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8a3bbd9e2f44bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R18f395bcf02d4833" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bba58aa92d74279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R1847abfc4ac243f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9a05ba0473c4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R5f0fe53a91694c0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf13a8d0198ec4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rf07196962a994ffe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85e3a3ad01d24181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Re22936868b4f43c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12e55ebe6c0844da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R18dc70d89439449b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radb87bf13b8f4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R218f02d83874427c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78d8123484294dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R4181793cacfd4a3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raafe6d75e2d34ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R33facd3a7d654f0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e86e7ade7014814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rda3e8b1956cb472a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4560fbe5e6a44f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R53873bdfc6b04851" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc9e80c503eb4221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4c95c80b2e4944be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba5cfe7a44e843e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0e23474c6f314c8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R462c640aafe2497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4fafbfb4045b433e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R585a1f01d0674074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0a929453386b4661" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4861,65 +4861,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第20章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 20 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4937,183 +4941,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:9  |  Proverbs 20:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰能說，我潔淨了我的心， 我脫淨了我的罪？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who can say, I have made my heart clean, I am pure from my sin?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5129,183 +5095,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:10  |  Proverbs 20:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兩樣的法碼，兩樣的升斗， 都為耶和華所憎惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Divers weights, and divers measures, both of them are alike abomination to the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5321,183 +5249,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:11  |  Proverbs 20:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>孩童的動作是清潔，是正直， 都顯明他的本性。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even a child is known by his doings, whether his work be pure, and whether it be right.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5513,183 +5403,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:12  |  Proverbs 20:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>能聽的耳，能看的眼， 都是耶和華所造的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The hearing ear, and the seeing eye, the LORD hath made even both of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5705,183 +5557,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:13  |  Proverbs 20:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要貪睡，免致貧窮； 眼要睜開，你就吃飽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Love not sleep, lest thou come to poverty; open thine eyes, and thou shalt be satisfied with bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5897,183 +5711,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:14  |  Proverbs 20:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>買物的說：不好，不好； 及至[買]去，他便自誇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is naught, it is naught, saith the buyer: but when he is gone his way, then he boasteth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6089,183 +5865,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:15  |  Proverbs 20:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有金子和許多珍珠， 惟有知識的嘴乃為貴重的珍寶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is gold, and a multitude of rubies: but the lips of knowledge are a precious jewel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6281,183 +6019,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:16  |  Proverbs 20:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰為生人作保，就拿誰的衣服； 誰為外人[作保]，誰就要承當。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take his garment that is surety for a stranger: and take a pledge of him for a strange woman.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6473,183 +6173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:17  |  Proverbs 20:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以虛謊而得的食物，人覺甘甜； 但後來，他的口必充滿塵沙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bread of deceit is sweet to a man; but afterwards his mouth shall be filled with gravel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6665,183 +6327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:18  |  Proverbs 20:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>計謀都憑籌算立定； 打仗要憑智謀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every purpose is established by counsel: and with good advice make war.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6857,183 +6481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:1  |  Proverbs 20:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>酒能使人褻慢，濃酒使人喧嚷； 凡因酒錯誤的，就無智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wine is a mocker, strong drink is raging: and whosoever is deceived thereby is not wise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7049,183 +6635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:19  |  Proverbs 20:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>往來傳舌的，洩漏密事； 大張嘴的，不可與他結交。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that goeth about as a talebearer revealeth secrets: therefore meddle not with him that flattereth with his lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7241,183 +6789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:20  |  Proverbs 20:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>咒罵父母的，他的燈必滅， 變為漆黑的黑暗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso curseth his father or his mother, his lamp shall be put out in obscure darkness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7433,183 +6943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:21  |  Proverbs 20:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>起初速得的產業， 終久卻不為福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An inheritance may be gotten hastily at the beginning; but the end thereof shall not be blessed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7625,183 +7097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:22  |  Proverbs 20:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不要說，我要以惡報惡； 要等候耶和華，他必拯救你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Say not thou, I will recompense evil; but wait on the LORD, and he shall save thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7817,183 +7251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:23  |  Proverbs 20:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兩樣的法碼為耶和華所憎惡； 詭詐的天平也為不善。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Divers weights are an abomination unto the LORD; and a false balance is not good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8009,183 +7405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:24  |  Proverbs 20:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人的腳步為耶和華所定； 人豈能明白自己的路呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Man’s goings are of the LORD; how can a man then understand his own way?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8201,183 +7559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:25  |  Proverbs 20:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人冒失說，[這是]聖物， 許願之後才查問，就是自陷網羅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is a snare to the man who devoureth that which is holy, and after vows to make enquiry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8393,183 +7713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:26  |  Proverbs 20:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧的王簸散惡人， 用碌碡滾軋他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wise king scattereth the wicked, and bringeth the wheel over them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8585,183 +7867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:27  |  Proverbs 20:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人的靈是耶和華的燈， 鑒察人的心腹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The spirit of man is the candle of the LORD, searching all the inward parts of the belly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8777,183 +8021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:28  |  Proverbs 20:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王因仁慈和誠實得以保全他的國位， 也因仁慈立穩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mercy and truth preserve the king: and his throne is upholden by mercy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8969,183 +8175,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:2  |  Proverbs 20:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王的威嚇如同獅子吼叫； 惹動他怒的，是自害己命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fear of a king is as the roaring of a lion: whoso provoketh him to anger sinneth against his own soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9161,183 +8329,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:29  |  Proverbs 20:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>強壯乃少年人的榮耀； 白髮為老年人的尊榮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The glory of young men is their strength: and the beauty of old men is the gray head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9353,183 +8483,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:30  |  Proverbs 20:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鞭傷除淨人的罪惡； 責打[能入]人的心腹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The blueness of a wound cleanseth away evil: so do stripes the inward parts of the belly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9545,183 +8637,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:3  |  Proverbs 20:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遠離紛爭是人的尊榮； 愚妄人都愛爭鬧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is an honour for a man to cease from strife: but every fool will be meddling.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9737,183 +8791,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:4  |  Proverbs 20:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰人因冬寒不肯耕種， 到收割的時候，他必討飯而無所得。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sluggard will not plow by reason of the cold; therefore shall he beg in harvest, and have nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9929,183 +8945,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:5  |  Proverbs 20:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人心懷藏謀略，好像深水， 惟明哲人才能汲引出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Counsel in the heart of man is like deep water; but a man of understanding will draw it out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10121,183 +9099,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:6  |  Proverbs 20:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人多述說自己的仁慈， 但忠信人誰能遇着呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Most men will proclaim every one his own goodness: but a faithful man who can find?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10313,183 +9253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:7  |  Proverbs 20:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行為純正的義人， 他的子孫是有福的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The just man walketh in his integrity: his children are blessed after him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10505,183 +9407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 20:8  |  Proverbs 20:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王坐在審判的位上， 以眼目驅散諸惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A king that sitteth in the throne of judgment scattereth away all evil with his eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>