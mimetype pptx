--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -65,126 +65,126 @@
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6445cdd4fa824caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd9847993464d4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8e1f460ff90d4d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd30c146ba9064f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R62fc100298f94b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rffbbd663754a4667" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8e011dc6342d44ab"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R814ee66a92a24b42"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R88ea4d3ec772460d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R663ca0566ffb4e93"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3e671709ac944acb"/>
-[...32 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R2d36c8f40a6f4d18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R753c3bcd6c604d3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1d384047730343e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8838c422e0c3449d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbc04624a4af245f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rcad8999165234b05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc79e4a815e0e4d62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R976eadff97614500"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6076f5a3630043d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf089ba3914fc4f2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf0ae1b9c97d74929"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R9c04f096e0214478"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra597a1b8bd434ae2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R0c1e239dea1f4584"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5c4555f5233e4c9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R222c1118782d4867"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R76e620b65a014110"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R31b65b41e8924b03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R492cfd192694491e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4041f7157f5f4e91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rf884f49b7e84405a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rdd1bbe1f8d5d46bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rfdc4254609664869"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R770171acdc454000"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Raa5ff36240e248d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rb5c3f5c75bd944e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Re87ef8fe8c5b4ed8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rd2a229c33b274fdd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rcb2a5638528f46d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rbd91de58832c4516"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R20be10bfdda445d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rb14754b6862a4f4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rf82d15ea761d4f65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R612115bf876c4644"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Ra4c3f8963d834801"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf98774c569f849df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8e011dc6342d44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88ea4d3ec772460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R781843f8d68d4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R12742f0ac9814d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3e671709ac944acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re4c1484e46464439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1a29541f508d4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3292ea7b2dcf4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8b578af93db94534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R18455af57226429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2a8d36d9ad1f4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb832e2ef96074aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R94df0c52d9144621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R576d0d434bac4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R390513870404405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7a2ef8a38842420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R38bcf841abd347bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6776422b142945bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R70cd639b0a8a4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5d9ad7c8de394f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R843e4db9f2f3491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf89653a6a8f84228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R24d45d1d101440ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0199fd78407749d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6e06f2176b344f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7b606d65ccaf46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R423e5e97e5454d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra0152aff7a064a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R07301bdbaba54372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf3b74e0e90ff43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5ff5c77439eb43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R88fe096e405f4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rfcc5fe6ae37d44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rd83a8b52ef014319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rff8a5ff83eb44892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rbfa8dd29b443414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R1ac6ec258aeb4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R2d36c8f40a6f4d18" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R468894dec69e4c1f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0eacd8daf2c84386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R814ee66a92a24b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R663ca0566ffb4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R20880d57dbd345ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R23f83b7fe7d64efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R753c3bcd6c604d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1d384047730343e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8838c422e0c3449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbc04624a4af245f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcad8999165234b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc79e4a815e0e4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R976eadff97614500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6076f5a3630043d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf089ba3914fc4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf0ae1b9c97d74929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9c04f096e0214478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra597a1b8bd434ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0c1e239dea1f4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5c4555f5233e4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R222c1118782d4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R76e620b65a014110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R31b65b41e8924b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R492cfd192694491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4041f7157f5f4e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf884f49b7e84405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdd1bbe1f8d5d46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rfdc4254609664869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R770171acdc454000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Raa5ff36240e248d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb5c3f5c75bd944e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re87ef8fe8c5b4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd2a229c33b274fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rcb2a5638528f46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbd91de58832c4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R20be10bfdda445d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rb14754b6862a4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf82d15ea761d4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R612115bf876c4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Ra4c3f8963d834801" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R125cdf253a224979" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -388,150 +388,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R41f8cba3f7e24194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ac46a467e874920" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2b8f99be3f6f49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R680996417b234705" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf5b011ec4d514b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01a1b96c600e480d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfe931b423f8649dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2af3b308346942be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R36edb08957c24bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R304f38c693a54b3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb3c154d201de4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd5c848405cc4036" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6a7eddb6f1e241c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8661ca4244e4d4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd7dcbd20850a44a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62aac024fd99449a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R373e6a04bf69445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R466295b2e0ad43e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R94b664a3c63147a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04bd6906cceb4928" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R71ae645ec33d4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b9fc4e59dd7459d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R99d74d84607f419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00ac4ab1f56d46ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9cd6c18a10884287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19114c2709134d35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd414e8157590473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6b99f4cdfa2484c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Red4df810dc764f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9522e6fbb28d44dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdaed53fcab9e4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29046e4e674d441f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Reb8fd7366ebd44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4059ee56ea904ef3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re002299c18aa4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ae879c51eca4131" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rbcb85bb95bed4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5584f0dca97542aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf4ceb6e2c02347a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb11eaca657f0452e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra162a733131e49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fd04054edc44b11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re8f9019a1d6a4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3651b4f2b194051" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf6e941a10fde48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red6b97d73f6a44ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rda9a793960374714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R822d66c5426044eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re2b6061987aa406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb01879a290a84560" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R56ceafb876ed4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R235872040a7f4b5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R86122147f1f84345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bb72c6a4253474a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rb6c9a8935fa54175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f3677558b4545d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R58f57ff205964493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32c672ce5daf4f6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R022275fcf1eb4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R736b3073bf9a4de5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd803b9f66e0546ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e13ea8bf8b84b4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ref0d42b05c0a4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d04ff4c98d04e37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5bf7460d876c486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3aec35c9924b41d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R187b3576e28840c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d008bb1b2d14ec5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R990d94745f354c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R265a940f7eea4ece" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1e6ba3ba6b8940eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb32e05cb34814297" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3720,100 +3720,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2d0d84026c7e40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4484e4fdba0f408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcfebfd0bd40f49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8a35b31553ba43fe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R82931a031fd548b1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0b128e09c9804cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcca16ffb1a284c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2a4227c57dca44a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R36578484138a4985" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra957dbf56e7940ff" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4484e4fdba0f408f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcca16ffb1a284c9a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcfebfd0bd40f49f6"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2a4227c57dca44a2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4839,116 +4839,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8a35b31553ba43fe"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R36578484138a4985"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcb4be624b06744b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R58f4e643a0ab46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6487314837e343e0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R095cd689138f4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9296bad6c8e84c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd6568464b7a4cae" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R58f4e643a0ab46b2"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6487314837e343e0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9296bad6c8e84c37"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfd6568464b7a4cae"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5012,150 +5012,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca8b9a058e3549b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R503e8ab8cb604963" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc909f56196ac482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra638e4dc736c4249" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R958cdcf5c1a348e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6984641283ee49af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03503d6a270147e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4970a6cdd9404932" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R913335a923ea4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb823ceba46164c84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d243e5ee7064fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R17a5106360004fcf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99f0501cdb434292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R10077de2c56a4e68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78e62374dbcb4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R67b00d361eeb40a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03ea7c6a990a42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R7762056529b44fb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55211d88e98141c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R094e536f533a4981" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4893032b1a324c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R88485dab078e47d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R668708eb92494896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R6065054b348a4d50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f4a44dc262e4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Raf544abbaf454ddf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R540bee698aa44340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc4129ac43789475f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb38c2abfb0ab45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R9790495c5dab483f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75c8d1d1755e499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Re2ebcddcaaa840ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc84b543a5af4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R09156868ec074826" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0caf584754f64811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R787e1e10f2014c8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R538b41c8ef7d43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rc37c16b818894919" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3e0afa0e3a34353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R9137b2daaee248aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5920401cbbbb427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rfd2aa0b3969849ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e5eb866ad854084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R66850d9591b943e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbeefb6653d4e4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rcf05cecf33d54205" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc368129d20a34b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R803e4edebf1f4f8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58b8618e620f4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5174a2b47cae434c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R770e89a633794415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Re9c8c91769e94fb7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd45901ca80d4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R25ccbfa6c7f24333" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ce62a4592f94070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R4a61835eaa994859" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8bfca1d97c64402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R4d03b4e65e404bc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd745e4bff8a74062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R1a7a6667ab29403e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac958a977f3d4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf9119b07236e4e3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff8672cd4f1a410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd4664d05389d4b2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6c3c5485fbd42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3d7e53084c8c43dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7252195b1ae040b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7d2d3d63702148b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R096b0f1ab189485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbc7c282951fa4e40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43beb134cc684346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4639478a83e04af5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5173,65 +5173,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5249,183 +5253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:9  |  Proverbs 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為這要作你頭上的華冠， 你項上的[金]鍊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they shall be an ornament of grace unto thy head, and chains about thy neck.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5441,183 +5407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:10  |  Proverbs 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，惡人若引誘你， 你不可隨從。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, if sinners entice thee, consent thou not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5633,183 +5561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:11  |  Proverbs 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們若說：你與我們同去， 我們要埋伏流人之血， 要蹲伏害無罪之人；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If they say, Come with us, let us lay wait for blood, let us lurk privily for the innocent without cause:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5825,183 +5715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:12  |  Proverbs 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們好像陰間，把他們活活吞下； 他們如同下坑的人， 被我們囫圇吞了；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us swallow them up alive as the grave; and whole, as those that go down into the pit:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6017,183 +5869,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:13  |  Proverbs 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們必得各樣寶物， 將所擄來的，裝滿房屋；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We shall find all precious substance, we shall fill our houses with spoil:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6209,183 +6023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:14  |  Proverbs 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你與我們大家同分， 我們共用一個囊袋；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cast in thy lot among us; let us all have one purse:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6401,183 +6177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:15  |  Proverbs 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，不要與他們同行一道， 禁止你腳走他們的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, walk not thou in the way with them; refrain thy foot from their path:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6593,183 +6331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:16  |  Proverbs 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，他們的腳奔跑行惡； 他們急速流人的血，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For their feet run to evil, and make haste to shed blood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6785,183 +6485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:17  |  Proverbs 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好像飛鳥， 網羅設在眼前仍不躲避。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely in vain the net is spread in the sight of any bird.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6977,183 +6639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:18  |  Proverbs 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些人埋伏，是為自流己血； 蹲伏，是為自害己命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they lay wait for their own blood; they lurk privily for their own lives.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7169,183 +6793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:1  |  Proverbs 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列王大衛兒子所羅門的箴言：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The proverbs of Solomon the son of David, king of Israel;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7361,183 +6947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:19  |  Proverbs 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡貪戀財利的，所行之路都是如此； 這貪戀之心乃奪去得財者之命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So are the ways of every one that is greedy of gain; which taketh away the life of the owners thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7553,183 +7101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:20  |  Proverbs 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧在街市上呼喊， 在寬闊處發聲，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wisdom crieth without; she uttereth her voice in the streets:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7745,183 +7255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:21  |  Proverbs 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在熱鬧街頭喊叫， 在城門口，在城中發出言語，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She crieth in the chief place of concourse, in the openings of the gates: in the city she uttereth her words, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7937,183 +7409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:22  |  Proverbs 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：你們愚昧人喜愛愚昧， 褻慢人喜歡褻慢， 愚頑人恨惡知識，要到幾時呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How long, ye simple ones, will ye love simplicity? and the scorners delight in their scorning, and fools hate knowledge?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8129,183 +7563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:23  |  Proverbs 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當因我的責備回轉； 我要將我的靈澆灌你們， 將我的話指示你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn you at my reproof: behold, I will pour out my spirit unto you, I will make known my words unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8321,183 +7717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:24  |  Proverbs 1:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我呼喚，你們不肯聽從； 我伸手，無人理會；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because I have called, and ye refused; I have stretched out my hand, and no man regarded;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8513,183 +7871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:25  |  Proverbs 1:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>反輕棄我一切的勸戒， 不肯受我的責備。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye have set at nought all my counsel, and would none of my reproof:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8705,183 +8025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:26  |  Proverbs 1:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們遭災難，我就發笑； 驚恐臨到你們，我必嗤笑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I also will laugh at your calamity; I will mock when your fear cometh;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8897,183 +8179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:27  |  Proverbs 1:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>驚恐臨到你們，好像狂風； 災難來到，如同暴風； 急難痛苦臨到你們身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When your fear cometh as desolation, and your destruction cometh as a whirlwind; when distress and anguish cometh upon you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9089,183 +8333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:28  |  Proverbs 1:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，你們必呼求我，我卻不答應， 懇切地尋找我，卻尋不見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall they call upon me, but I will not answer; they shall seek me early, but they shall not find me:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9281,183 +8487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:2  |  Proverbs 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要使人曉得智慧和訓誨， 分辨通達的言語，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To know wisdom and instruction; to perceive the words of understanding;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9473,183 +8641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:29  |  Proverbs 1:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，你們恨惡知識， 不喜愛敬畏耶和華，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For that they hated knowledge, and did not choose the fear of the LORD:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9665,183 +8795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:30  |  Proverbs 1:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不聽我的勸戒， 藐視我一切的責備，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They would none of my counsel: they despised all my reproof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9857,183 +8949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:31  |  Proverbs 1:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以必吃自結的果子， 充滿自設的計謀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore shall they eat of the fruit of their own way, and be filled with their own devices.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10049,183 +9103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:32  |  Proverbs 1:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧人背道，必殺己身； 愚頑人安逸，必害己命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the turning away of the simple shall slay them, and the prosperity of fools shall destroy them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10241,183 +9257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:33  |  Proverbs 1:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有聽從我的，必安然居住， 得享安靜，不怕災禍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But whoso hearkeneth unto me shall dwell safely, and shall be quiet from fear of evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10433,183 +9411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:3  |  Proverbs 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使人處事領受智慧、 仁義、公平、正直的訓誨，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To receive the instruction of wisdom, justice, and judgment, and equity;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10625,183 +9565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:4  |  Proverbs 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使愚人靈明， 使少年人有知識和謀略，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To give subtilty to the simple, to the young man knowledge and discretion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10817,183 +9719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:5  |  Proverbs 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使智慧人聽見，增長學問， 使聰明人得着智謀，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wise man will hear, and will increase learning; and a man of understanding shall attain unto wise counsels:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11009,183 +9873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:6  |  Proverbs 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使人明白箴言和譬喻， 懂得智慧人的言詞和謎語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To understand a proverb, and the interpretation; the words of the wise, and their dark sayings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11201,183 +10027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:7  |  Proverbs 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敬畏耶和華是知識的開端； 愚妄人藐視智慧和訓誨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fear of the LORD is the beginning of knowledge: but fools despise wisdom and instruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11393,183 +10181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 1:8  |  Proverbs 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，要聽你父親的訓誨， 不可離棄你母親的法則；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, hear the instruction of thy father, and forsake not the law of thy mother:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>