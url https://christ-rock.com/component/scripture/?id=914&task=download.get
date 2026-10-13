--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R121feea914c443fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5091f47c10a24a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R621cf5120579400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rca9ef1fd48914b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3653eea1c53b4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8066646c90d444a9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R245101e51b134218"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0294e492b70b45f8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5fc90efd297440b8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9b064eb55698454b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf6352ad65c1742f6"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R46df9946602a46de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R44ab46df32024836"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re1a0c8433061439f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R177b49f3227d427b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8a18bd43e7554384"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3ab2bf21e7774131"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1741f23346eb4c7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7e22964801ea4f5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rdd2394622b5f42eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf54889c671de4d59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R840914dbbd254291"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R9fd9eebd897241c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc7ff0358e9384e8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R668e1062ed5b4adb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R32aad05324ee4258"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd654f093695d4dfc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3750ea9443664875"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R971d340cbf284300"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6b27b9ccfd0e4d69"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Re6af3700c3314a9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R30071c9b1f4b467f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6f8dd296ff8843a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R3e5b515d2f8d4a43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R4b58c459f3b34976"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1eca6ae9a9b1450b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rac48b2af61784a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R245101e51b134218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fc90efd297440b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R170159a6f12c46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R41674b7d389044eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf6352ad65c1742f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1a62e7e2eb3b4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R224f36e6d8f147de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9bb4234ea15e4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R24864b64698e43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc319f9461bd6463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3a26d62931d34101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R673f5e55cbe74cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3533872c8b024399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0782fd71beb24068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc110bf2f96a14e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf65a1a61081a44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbadfc3bda8384a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf33fac19f8e7411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfc83658479f448df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbf44bb8736bb4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8101f468d8504a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3346a8371e0c4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R59206cbad9ac42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R589f079148844260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9692041a165540d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R62a40d226b604735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcdb6693d62a7454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R46df9946602a46de" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R401ff455dae3475e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4204a6102c8f4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0294e492b70b45f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b064eb55698454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R16c3ac1614214c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2430236e830343dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R44ab46df32024836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re1a0c8433061439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R177b49f3227d427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8a18bd43e7554384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3ab2bf21e7774131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1741f23346eb4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7e22964801ea4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdd2394622b5f42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf54889c671de4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R840914dbbd254291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9fd9eebd897241c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc7ff0358e9384e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R668e1062ed5b4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R32aad05324ee4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd654f093695d4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3750ea9443664875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R971d340cbf284300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6b27b9ccfd0e4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re6af3700c3314a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R30071c9b1f4b467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6f8dd296ff8843a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3e5b515d2f8d4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4b58c459f3b34976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1eca6ae9a9b1450b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R192d4d2fbfc94c0f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0df465aa93154bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R121319fc7f8f4fa7" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R27243626eb9e4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re40f6556daa14064" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbf293d35eaec42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e586cc534114401" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R95316f8ccb6e4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra22f997d16e749aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb49e7661a29e4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca0883e8ebc44d3d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6b214ae4d7784e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdffd9f109db34485" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R44cd4ec061a54493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8900cc00cba9466d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R69cb379e77174fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3300c1224134816" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1c221b404a364900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29f60addd7e44463" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R41edb0a8eb704900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d19d726d9264cb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re2624c0d0cdd4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4508594d9d514312" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2b5bfd1307964142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb130bc039dc45fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd3b04dc42bdc44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb708575f18b94099" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6f1ef90b48864512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3dd44f81895b4da6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6abdd84a58254a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7b93c792ee0451d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf67c5c3356d340ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R098c98633a7140e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re6876279281a4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R450489b0418b489e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re8e2d0ef3dc54592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08f1fb8d0d7d471f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1e6c44e67dc14829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2725969489a4f47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rac7705e0e72d46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c91558d1c444bcc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re429d96112a44cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb754908dc793418c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdffaa3cfb6b14dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdef0d743332460f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbada54596e764d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2329650a00e349eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R18cbb0fbab5b4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccd84a01572747b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6e6033325cbd4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60624266c1094fc2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd0bc4f9be20e47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7594de90da344035" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcaef038e5e5c4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6b70fa394f7247c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R163e000a322d450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6565705b65af459e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd2215ba0c54a410c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf5356301a2b540e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5bfdac6ea2e746b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2483b8cd21de4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc512d156a59146e7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9f246028d53d4e78" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6b70fa394f7247c1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5bfdac6ea2e746b5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R163e000a322d450e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2483b8cd21de4215"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6565705b65af459e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc512d156a59146e7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R432ddd881aa1434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1210542fa2d84186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa9c20ef775447f8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3aaca39d86764c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re6b632cd38964df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc58b5cd6d1f549a7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1210542fa2d84186"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfa9c20ef775447f8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re6b632cd38964df3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc58b5cd6d1f549a7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8a7500e95a8451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc138e4caa57c4db0" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c021bc22b134ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R19973440c21e41d7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd47289b0352c4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb33abc149f0f40af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16e73eef23d44979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re4e825039b0e4782" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R684533ea3ba4475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd0df10a3c9664eff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re20600d631a440a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R599d289e04074b6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc3094fabdd84953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R07c5401a31914ad5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cd83a0f8e584a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R49113c57147e4458" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R201b4693deeb4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R441ba03678c74468" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R053ffcebcd0a446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rcacc3e9af3c64f69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2524cb55048b4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra2727fca7dc0464d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2c881308ecd4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ra5657719245d4706" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ec402ac42d941d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R476f68a1e5ed47dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ed968904f884274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re3caf97833d04726" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22333419d3904afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R6684ebc3dc9447b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d7e5c7b538b48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R1545ad06cd6547de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rabfa1a4fe77341b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R9aefd915fd4c4091" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f841c9f2fe24f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R202c35e18d424f2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R023a73d31e3c4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R9eb12b81ee834d72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55cf60d7b2544951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R28c62d10a2aa4d2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1af99cbc26164f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdd5f74acd7b546fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80ba0e5486264f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5695784e62244a1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf157f3ca8a84f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R02df2059e521418b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15ee1808d266482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R78d0f562ed4f4697" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc39daffefed04133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R01c2009094ea4bc1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R940a31888b1c48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3a771af408ce44c0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:9  |  Proverbs 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恐怕將你的尊榮給別人， 將你的歲月給殘忍的人；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lest thou give thine honour unto others, and thy years unto the cruel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:10  |  Proverbs 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恐怕外人滿得你的力量， 你勞碌得來的，歸入外人的家；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lest strangers be filled with thy wealth; and thy labours be in the house of a stranger;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:11  |  Proverbs 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>終久，你皮肉和身體消毀， 你就悲歎，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou mourn at the last, when thy flesh and thy body are consumed,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:12  |  Proverbs 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：我怎麼恨惡訓誨， 心中藐視責備，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And say, How have I hated instruction, and my heart despised reproof;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:13  |  Proverbs 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也不聽從我師傅的話， 又不側耳聽那教訓我的人？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And have not obeyed the voice of my teachers, nor inclined mine ear to them that instructed me!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:14  |  Proverbs 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在[聖]會裏， 幾乎落在諸般惡中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I was almost in all evil in the midst of the congregation and assembly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:15  |  Proverbs 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要喝自己池中的水， 飲自己井裏的活水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Drink waters out of thine own cistern, and running waters out of thine own well.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:16  |  Proverbs 5:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的泉源豈可漲溢在外？ 你的河水豈可流在街上？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let thy fountains be dispersed abroad, and rivers of waters in the streets.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:17  |  Proverbs 5:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟獨歸你一人， 不可與外人同用。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them be only thine own, and not strangers’ with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:18  |  Proverbs 5:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要使你的泉源蒙福； 要喜悅你幼年所娶的妻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let thy fountain be blessed: and rejoice with the wife of thy youth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:1  |  Proverbs 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，要留心我智慧的話語， 側耳聽我聰明的言詞，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, attend unto my wisdom, and bow thine ear to my understanding:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:19  |  Proverbs 5:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她如可愛的麀鹿，可喜的母鹿； 願她的胸懷使你時時知足， 她的愛情使你常常戀慕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let her be as the loving hind and pleasant roe; let her breasts satisfy thee at all times; and be thou ravished always with her love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:20  |  Proverbs 5:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，你為何戀慕淫婦？ 為何抱外女的胸懷？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And why wilt thou, my son, be ravished with a strange woman, and embrace the bosom of a stranger?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:21  |  Proverbs 5:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，人所行的道都在耶和華眼前； 他也修平人一切的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the ways of man are before the eyes of the LORD, and he pondereth all his goings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:22  |  Proverbs 5:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人必被自己的罪孽捉住； 他必被自己的罪惡如繩索纏繞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His own iniquities shall take the wicked himself, and he shall be holden with the cords of his sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:23  |  Proverbs 5:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他因不受訓誨就必死亡； 又因愚昧過甚，必走差了路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall die without instruction; and in the greatness of his folly he shall go astray.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:2  |  Proverbs 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為要使你謹守謀略， 嘴唇保存知識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thou mayest regard discretion, and that thy lips may keep knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:3  |  Proverbs 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為淫婦的嘴滴下蜂蜜； 她的口比油更滑，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the lips of a strange woman drop as an honeycomb, and her mouth is smoother than oil:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:4  |  Proverbs 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至終卻苦似茵蔯， 快如兩刃的刀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But her end is bitter as wormwood, sharp as a twoedged sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:5  |  Proverbs 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她的腳下入死地； 她腳步踏住陰間，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Her feet go down to death; her steps take hold on hell.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:6  |  Proverbs 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以致她找不着生命平坦的道。 她的路變遷不定， 自己還不知道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lest thou shouldest ponder the path of life, her ways are moveable, that thou canst not know them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:7  |  Proverbs 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾子啊，現在要聽從我； 不可離棄我口中的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear me now therefore, O ye children, and depart not from the words of my mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 5:8  |  Proverbs 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你所行的道要離她遠， 不可就近她的房門，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remove thy way far from her, and come not nigh the door of her house:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>