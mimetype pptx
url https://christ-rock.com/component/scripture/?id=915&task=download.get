--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -69,128 +69,128 @@
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R28f4e00c1e8f4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R584b2fc23f054bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R529c4730735a4b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rccbf420be1bb43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbb039c8be2604bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc91613f8cc564bcd" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf9fbb5ffac374035"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf7623f6ee11241f7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfab8c501d4c6469e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2de71df342784872"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9f7b1c9096a24f7a"/>
-[...34 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R28c5e9e0a4b6488f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra5577b4077204ac5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R98a77dd94a394579"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R20434a38dcb347eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Racff183021b947b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc2cb35b7a26c4541"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra0e0da7dbb8e4e33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc989e06c84cb4041"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb8fb0341fb9642b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R62dcd88050a242ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R3c6c621e02484668"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb0f23c54ba0041b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4b19a673cc1b4da7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb5c542448c4e4e28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf5249edec41646d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8b466e37aa3b4d1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R40c100be4ad24d51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb26c558731fa49f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd31ce33d3fb8469f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4ddd9abbd46d4904"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R46837182cf554fcb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rb45470fe722544a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R4cf4673b32f14610"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rcf9ce3962c9d48ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R7417e080bf5f4a34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R4d28263fadb046dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Re09ab5991ec14509"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R770b07a7fb0a4833"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Re52f6290c6dc41e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R6b5626d8e6bc447e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R763fea372ca94c55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R6630ece4c87b4f86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R75d62bd6437f48f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R950b59f411394c52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rdceec359b9dd4736"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R3ffeac4f52d14711"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R78d56cab89224fb1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R70a4be09bc7e4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf9fbb5ffac374035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfab8c501d4c6469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6b5ca86edcc640bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1ee3f0c226864de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9f7b1c9096a24f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R959326d1f1924b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R65e9564acace4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9e0bcd6bbae648ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re89ecc91d20b46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc323aa4596e84205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4af9a2a8c0414c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rff878c78bbe743cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red7934b070ec4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R100b3bcbeb9e49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf417719b3cf4472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7c77d28a6a694aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf5e2441d6ce141cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R19a8a79780d34975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7586fa04a5c14e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb4bfeaf9b2014e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8a35dd7e52254bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf439c68861ad4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9ed4bdf10ab5481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4e473180d3b34ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra0cca30172644862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rcc951ff5f6974345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5235e0813fa04e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rdc15dd1058a64519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2fe7127160d845ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc3b7e5263dc84953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9796b0e3849646aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd75f66224b4a4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rcfa9bce57af44928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R9ef3f1a2671f43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R4c0737f6754b4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R94e8dbeedbc548f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rf94321e13b284a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rf77259745fa24e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R0efef325eb3e4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R28c5e9e0a4b6488f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R00a13f1651ae4bab" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Raebf64f27ded458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf7623f6ee11241f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2de71df342784872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4d0da5f5f0db409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb28f8eda8c264b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra5577b4077204ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R98a77dd94a394579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R20434a38dcb347eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Racff183021b947b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc2cb35b7a26c4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra0e0da7dbb8e4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc989e06c84cb4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb8fb0341fb9642b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R62dcd88050a242ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3c6c621e02484668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb0f23c54ba0041b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4b19a673cc1b4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb5c542448c4e4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf5249edec41646d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8b466e37aa3b4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R40c100be4ad24d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb26c558731fa49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd31ce33d3fb8469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4ddd9abbd46d4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R46837182cf554fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb45470fe722544a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4cf4673b32f14610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcf9ce3962c9d48ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7417e080bf5f4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4d28263fadb046dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re09ab5991ec14509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R770b07a7fb0a4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re52f6290c6dc41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R6b5626d8e6bc447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R763fea372ca94c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R6630ece4c87b4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R75d62bd6437f48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R950b59f411394c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rdceec359b9dd4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R3ffeac4f52d14711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R78d56cab89224fb1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R37c8eeb24cbb45dd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -394,156 +394,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb445a9143250449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reeadbaa9bbc5422a" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7e41214e4f7b4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a94e8b01ba94d6b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rac6182a104c04549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68380bf2fbb34285" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9b621b254fd94c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a8d8d4364f547fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdd595c079d6c4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R964eda7fa0b642a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2f5e73d815834c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a29a25ca3db4206" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R261ddf9c5b6e4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a63f18ec8984809" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc80ed93b11fa465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbeeabb795334797" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2663cdf2539e4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf21ceb88a7ce41b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf28cf5bd46104cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45b84bf32e0e43be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra8a4025c7c184eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R930b83a1de2443e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6737d6759b604b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16a1ea7de9794dee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9366db7a09be4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20ae49e00e0545d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R86703bb535434a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24792f6cf4694f2a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra009f1e9869d4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bf7404a2c53442f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9eb35bf468ec4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R719b810f625d4966" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra14d847e37e64c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R182dc0eea69d4a30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R326ab4a451ba4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad32cb6160f648f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R763eb00c46ae49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffedaa5b641c4c44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R636d80564ee848c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c45a1977509452e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Raebd33d2abe44a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1424c4e272043b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Refdcc13551bb4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5ae05d50fa34cc8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2933e7028608411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R261890c16989475c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R78b5015efd594af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1d83e137a3a43b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R47bbe00326b54b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17ecb9a86871417e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R49c3d62c728c473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d4c838c830b4944" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R5ac133c728034d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b6900b4c2964a92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R8a30ede99fd744a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8f1104c7aaa45f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R20ae12ac7f1c45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc52cd2f79cf54f68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R021eb20bd23d4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7877b6adb8984c9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R8635567d009a4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca9d8a6fb666416c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R726c8c253b96421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbefe72d87724ef4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R42e0219c8ebf4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reca4346827db4d4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R54c63b23682b4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb8bc09efb514cd4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R100447c57d474b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fc95eaa5d90454a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb68d548ef5d54cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb55670ff2a74f1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R87ee9dad53e84476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50cd705af4b5422e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R28c20303b40348e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fcd5be6ca50432e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3922,100 +3922,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1306613a775f45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9d151eaff96942ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R62351539a55a4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd836f6ca69e441b6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb63b52a0911642c2" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5f0ba4a047d24994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R939cd3bde4d34b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7e6dcf03a4204e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra09da81caaff4ea6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6bc6ffd215ca4c4a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9d151eaff96942ee"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R939cd3bde4d34b61"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R62351539a55a4ce1"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7e6dcf03a4204e1d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5041,116 +5041,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd836f6ca69e441b6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra09da81caaff4ea6"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra6a317662e5242c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R604868c8559a405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racc856ce58734ef9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R78b9164cfac94908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re76bc1a2aee4400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc9722b285b54ea8" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R604868c8559a405e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Racc856ce58734ef9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re76bc1a2aee4400a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbc9722b285b54ea8"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5214,156 +5214,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64f0c973c9574e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R78cb2d3c4e224acb" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71afd95be5134d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R464c204feb9a406b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd97768fb5854c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R32181d9c5af844b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re715766b42994a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R311430b591054de4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1505902749c24aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R78b35d4cced943f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0d2d08d925144b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rfecc136aaf9445ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55bab78afac44454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R47b7f76113be4e8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2d77393aa724c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rdcbeb64629ab4321" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R752c7469cfba4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rbc5b9366ea524e70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb76c117ecf54748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rb56c82a6c83e4b0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6a3b170b9f347cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R64d924e01823403c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd3ddf0af002482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R513d60b3caf14f7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc2d923f75074db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rb9ab9230aef54639" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R719fc1d126d640ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc121d0900743415d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R293a7c9010c9466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rc084d6a0fca2421d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6917f455e5bd4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R982e53fadc83489f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b40c478014a4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rf4e4b12e3bcf44ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf921f2c1de52432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2a0ec58716eb44c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0821f18b6634986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R40abeaa1e62a4fb8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3bda2a63d664d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rbf9d6f15e6bc4dfa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1297be0c6ac2487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R3a612675d2274c6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6aa78900e17f44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R4a3df40df5994eb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72152e51745544d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rcf03053009ff4273" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32d289c046574b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Raf0d40d73ce3478d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96bce55c456d489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R873df590ca9f46a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98cf5168361f4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Ref6b7996f5334226" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ceeddf064f84d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rcd8c55c9ef3c45d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac798ebc4e7e4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R276847a585494181" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e3038b363a14df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rcde11c76e93f4937" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79695ed2138648d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rf4bfada3cc404362" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd3fbe7fcedb44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R67477478c92c4628" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7b9c50db83d4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R5d869ca0ed8046ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8d540044e7c4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R469885b6f15b41c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7c76edc095347ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R15bbcf22909d4393" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcea4e2a747e447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra823c53e32644042" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56d2e59aba054a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rfbc7b90d80bb478b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4979737d8f1449f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R841144477aa14931" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18ce84f014bc477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0e847a2c685f4e93" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5381,65 +5381,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第23章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 23 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5457,183 +5461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:9  |  Proverbs 23:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不要說話給愚昧人聽， 因他必藐視你智慧的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Speak not in the ears of a fool: for he will despise the wisdom of thy words.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5649,183 +5615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:10  |  Proverbs 23:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可挪移古時的地界， 也不可侵入孤兒的田地；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remove not the old landmark; and enter not into the fields of the fatherless:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5841,183 +5769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:11  |  Proverbs 23:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他們的救贖主大有能力， 他必向你為他們辨屈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For their redeemer is mighty; he shall plead their cause with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6033,183 +5923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:12  |  Proverbs 23:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要留心領受訓誨， 側耳聽從知識的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Apply thine heart unto instruction, and thine ears to the words of knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6225,183 +6077,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:13  |  Proverbs 23:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可不管教孩童； 你用杖打他，他必不至於死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Withhold not correction from the child: for if thou beatest him with the rod, he shall not die.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6417,183 +6231,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:14  |  Proverbs 23:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要用杖打他， 就可以救他的靈魂免下陰間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt beat him with the rod, and shalt deliver his soul from hell.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6609,183 +6385,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:15  |  Proverbs 23:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，你心若存智慧， 我的心也甚歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, if thine heart be wise, my heart shall rejoice, even mine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6801,183 +6539,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:16  |  Proverbs 23:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的嘴若說正直話， 我的心腸也必快樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, my reins shall rejoice, when thy lips speak right things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6993,183 +6693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:17  |  Proverbs 23:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你心中不要嫉妒罪人， 只要終日敬畏耶和華；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let not thine heart envy sinners: but be thou in the fear of the LORD all the day long.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7185,183 +6847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:18  |  Proverbs 23:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為至終必有善報， 你的指望也不致斷絕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For surely there is an end; and thine expectation shall not be cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7377,183 +7001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:1  |  Proverbs 23:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若與官長坐席， 要留意在你面前的是誰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou sittest to eat with a ruler, consider diligently what is before thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7569,183 +7155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:19  |  Proverbs 23:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，你當聽，當存智慧， 好在正道上引導你的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear thou, my son, and be wise, and guide thine heart in the way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7761,183 +7309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:20  |  Proverbs 23:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好飲酒的，好吃肉的， 不要與他們來往；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not among winebibbers; among riotous eaters of flesh:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7953,183 +7463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:21  |  Proverbs 23:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為好酒貪食的，必致貧窮； 好睡覺的，必穿破爛衣服。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the drunkard and the glutton shall come to poverty: and drowsiness shall clothe a man with rags.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8145,183 +7617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:22  |  Proverbs 23:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要聽從生你的父親； 你母親老了，也不可藐視她。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearken unto thy father that begat thee, and despise not thy mother when she is old.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8337,183 +7771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:23  |  Proverbs 23:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你當買真理； 就是智慧、訓誨，和聰明也都不可賣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Buy the truth, and sell it not; also wisdom, and instruction, and understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8529,183 +7925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:24  |  Proverbs 23:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的父親必大得快樂； 人生智慧的兒子，必因他歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The father of the righteous shall greatly rejoice: and he that begetteth a wise child shall have joy of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8721,183 +8079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:25  |  Proverbs 23:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要使父母歡喜， 使生你的快樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy father and thy mother shall be glad, and she that bare thee shall rejoice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8913,183 +8233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:26  |  Proverbs 23:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，要將你的心歸我； 你的眼目也要喜悅我的道路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, give me thine heart, and let thine eyes observe my ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9105,183 +8387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:27  |  Proverbs 23:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>妓女是深坑； 外女是窄阱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For a whore is a deep ditch; and a strange woman is a narrow pit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9297,183 +8541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:28  |  Proverbs 23:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她埋伏好像強盜； 她使人中多有奸詐的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She also lieth in wait as for a prey, and increaseth the transgressors among men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9489,183 +8695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:2  |  Proverbs 23:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若是貪食的， 就當拿刀放在喉嚨上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And put a knife to thy throat, if thou be a man given to appetite.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9681,183 +8849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:29  |  Proverbs 23:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰有禍患？誰有憂愁？ 誰有爭鬥？誰有哀歎？ 誰無故受傷？誰眼目紅赤？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who hath woe? who hath sorrow? who hath contentions? who hath babbling? who hath wounds without cause? who hath redness of eyes?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9873,183 +9003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:30  |  Proverbs 23:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是那流連飲酒、 常去尋找調和酒的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that tarry long at the wine; they that go to seek mixed wine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10065,183 +9157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:31  |  Proverbs 23:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>酒發紅，在杯中閃爍， 你不可觀看， [雖然]下咽舒暢， 終久是咬你如蛇，刺你如毒蛇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Look not thou upon the wine when it is red, when it giveth his colour in the cup, when it moveth itself aright.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10257,183 +9311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:32  |  Proverbs 23:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）酒發紅，在杯中閃爍， 你不可觀看， [雖然]下咽舒暢， 終久是咬你如蛇，刺你如毒蛇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At the last it biteth like a serpent, and stingeth like an adder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10449,183 +9465,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:33  |  Proverbs 23:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你眼必看見異怪的事； 你心必發出乖謬的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thine eyes shall behold strange women, and thine heart shall utter perverse things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10641,183 +9619,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:34  |  Proverbs 23:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必像躺在海中， 或像臥在桅杆上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, thou shalt be as he that lieth down in the midst of the sea, or as he that lieth upon the top of a mast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10833,183 +9773,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:35  |  Proverbs 23:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[你必]說：人打我，我卻未受傷； 人鞭打我，我竟不覺得。 我幾時清醒，我仍去尋酒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have stricken me, shalt thou say, and I was not sick; they have beaten me, and I felt it not: when shall I awake? I will seek it yet again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11025,183 +9927,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:3  |  Proverbs 23:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可貪戀他的美食， 因為是哄人的食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not desirous of his dainties: for they are deceitful meat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11217,183 +10081,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:4  |  Proverbs 23:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要勞碌求富， 休仗自己的聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Labour not to be rich: cease from thine own wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11409,183 +10235,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:5  |  Proverbs 23:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你豈要定睛在虛無的[錢財]上嗎？ 因[錢財]必長翅膀，如鷹向天飛去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt thou set thine eyes upon that which is not? for riches certainly make themselves wings; they fly away as an eagle toward heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11601,183 +10389,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:6  |  Proverbs 23:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要吃惡眼人的飯， 也不要貪他的美味；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Eat thou not the bread of him that hath an evil eye, neither desire thou his dainty meats:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11793,183 +10543,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:7  |  Proverbs 23:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他心怎樣思量， 他為人就是怎樣。 他雖對你說，請吃，請喝， 他的心卻與你相背。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as he thinketh in his heart, so is he: Eat and drink, saith he to thee; but his heart is not with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11985,183 +10697,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 23:8  |  Proverbs 23:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你所吃的那點食物必吐出來； 你所說的甘美言語也必落空。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The morsel which thou hast eaten shalt thou vomit up, and lose thy sweet words.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>