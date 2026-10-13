--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raee6de393018458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R66d015937d494da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7547537edbc94f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R51cff4608dfe4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5a6e05073d564bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5bc15b35080e433c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb98d887a2b7640b4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8cc2cae6b456436e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R68ac1debba8a4ea5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R837578c3fdf74b71"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Reccad1cf0683482c"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R74f587278c854b58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1875c6b048d94e6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc3aacf2c8ec24865"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5163e50e66204ad2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9d5056d2463d4ef7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc29467a2221148ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R597d79ae5b654b2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R95cbc405e1b345b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb7fa8d9eedf34f10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R43c8d40149fa4e33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf1088364ad4c48cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rcbbe2c72e4b447b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R2141769f2833405b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5bca0f325b7147fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb051ff2a65914e89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R1dfdef984cd246fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R8c07b9c596144079"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rbb23242a06694e72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R0a7e9358cb9f4fe5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rff6d9fe5a1f24ef1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Raed1e9c822ec47bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf072c764e9664c99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rdf0395bbd3af4d44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R23eb440e5c554809"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rb473117436664c6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Re22c1c6ff43644c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R237d4b6673a84c10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Ra8bcd065bdf94005"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rac6946b12dd14118"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rc654698ef48d423c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rf725aa0258e7463e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcefbb5d6363249fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb98d887a2b7640b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68ac1debba8a4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R286e84630d4148e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R06788e206e6d4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Reccad1cf0683482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R53cfab87cfea42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R025ca65fbb7a41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R15e71e50df124c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5670325343834eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R72f726841b484d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7eca3feab1ea41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R37378ff810174d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5aaad931dee9403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R73a0cb1bd3d041c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R307793ba0ae246d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb72e87d6782e4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2c85af7935474524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb31f56f932a24563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R69ae121383a141ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R407c60f81fd94357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7578ef93907640e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8b3784a72696460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1265f43614f44f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0e8056420bdd42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R76e9f9e353394d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdf27b4b734134115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7600d373f9594472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6c30513bb7524f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbffc1b75399f4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R38dc89d320b045ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf8ec190042f14048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8d52e38d23a3462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R580e17cc987d46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R74f587278c854b58" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3f050cb89f4d40cd" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4c44a4906ebd4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8cc2cae6b456436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R837578c3fdf74b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R94999e5d7d3a4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbb5389d1a3a142a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1875c6b048d94e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc3aacf2c8ec24865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5163e50e66204ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9d5056d2463d4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc29467a2221148ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R597d79ae5b654b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R95cbc405e1b345b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb7fa8d9eedf34f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R43c8d40149fa4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf1088364ad4c48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rcbbe2c72e4b447b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2141769f2833405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5bca0f325b7147fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb051ff2a65914e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1dfdef984cd246fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8c07b9c596144079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbb23242a06694e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0a7e9358cb9f4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rff6d9fe5a1f24ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raed1e9c822ec47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf072c764e9664c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdf0395bbd3af4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R23eb440e5c554809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb473117436664c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re22c1c6ff43644c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R237d4b6673a84c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra8bcd065bdf94005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rac6946b12dd14118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc654698ef48d423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rf725aa0258e7463e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3d13b5bc0a064ee5" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Reb95ac6acece43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bb8879dccb546cb" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R208a2b95b69a4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02b44c899cf744dd" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R07beb023d0474041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a7a66c9c94443a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5292bc6cbb984444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d5fd516638a4509" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7315b285e8944d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R402e832f423b422f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc4a8c1ed285949f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R667635955ed749e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R23f30707098c4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5dc69a167c442e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R014ee1b5d89e4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R436819253509413d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8c525bf2ce0844aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7274aeb4e4b64b60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R669af4f88ad548a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0727c147df1b4026" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfea4959bdeb94763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb5fbaacdc8d4ea6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R91bcb5e675484e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0acd3b78122d41d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R31488e0afab24d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe14443e4e3e4139" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4e7498a8fda44381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9db59a8b1e084eb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R02f268c15b3944ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb9d4f8f73cf4821" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rea0f0f59a668455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99296792c6d443ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd37cfb7d639748de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1dd5b02cfb224e38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R542e5605185540b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fcc8fb843ad493b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R27126d0efdee4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9aac922bb9248e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rcdf66fd027b34796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e2abd8c70014a9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc10ad1d53a954487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re95b5d43c3be4ec8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdbc7956cda124208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R094f5c429e91482c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Redbea9249f88441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f5536c4457b4170" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9247a7d1fa904888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf15ec1c9294a4d75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R74a54bd58e9e4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reeed5719a4ec4848" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R61af91be04654518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4913046946364bd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R61e925108df64264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8374bfdf61444085" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R363a11fd3d02487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0297f4964eca494b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R73899b24b8584fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf209f0fbf7474c8a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Race3fd79353d40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R014c1fae74384256" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfaa8698ac2dd4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2279aac4b414369" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcb7161fa2ffe4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra72416f6061d476e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R403a1e3b204e4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbdd5a709fd7043db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R304d92c731324688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R04f2af436a294b47" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf6714f33d9024437" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R543e9d5ef4974237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rda1ea494da5e4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R408749af1dc5445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf9297ac84afc4ca7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R050dd53c59f24cce" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbdd5a709fd7043db"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rda1ea494da5e4319"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R304d92c731324688"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R408749af1dc5445c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R04f2af436a294b47"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf9297ac84afc4ca7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rca462b20482b453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1ae8dd2abbc64768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba85ade69cf54e3d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Reafd76ca2303411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc69e232680084c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb83ed59aa91945e7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1ae8dd2abbc64768"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rba85ade69cf54e3d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc69e232680084c4c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb83ed59aa91945e7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a2e3e1a07c541db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf5de72fda94b4dd9" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8281f99b4c14465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc2c893563ced4313" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40d8a2abfbff49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfd16c6e2c8ba4040" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f3064d866a24d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb409ed16dd8c4eb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92589e70a235443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf739577b5bfc491c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06817b461a064e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc1c43dffc78741ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbe5467bba004803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2094b6122d2644a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc11faffb290c44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8da13aace9824970" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raadc9558c6da43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R2685f422c1e741b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fb5d3751ad0410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R79182dbfbc484e72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5aef5044064b4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R7e9f8166018f4545" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76796b10af88447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R7f22f3b319b14ac3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90d4a56badbf4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rddb5746c87e34d7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7abf587ba5f2403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R235e589c97344e2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb1ad866e54e42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R44bc7b50170b4ee2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R823c917a7e5348a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R3dc0d70a6d234358" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2742fae250bd4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R63c301308fa14a3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35816ad79da04ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R9c4539ebf05e4c78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ad9d98981414563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R5716e70fa57a4409" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re05cbbd9a72b448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rc83c2e5a09904fc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0bd2933de774b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R33b3c2bb24134337" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39a063dd774e48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rf7af59e43f654166" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99b8cafd69694c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R6a2439e75ab143bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebbeeb25fdcf4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rfb40a8d8d3834030" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd9dfb8f255a42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc76b9af7c2ea48c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9bccbf961564732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Ra437f6de333547e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9d653f39f3c4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc4c8e1c19c914562" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fd2240888544088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rff0af5b0079047ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc87f5e80064e495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R83e136b1cac04a80" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7704ffc4951041fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3c2feff83b5b40d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R675f910921e24020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4f14e8863ede44cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9820e57d3d24252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8344d07043f642f0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第19章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 19 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,183 +4837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:9  |  Proverbs 19:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作假見證的，不免受罰； 吐出謊言的，也必滅亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A false witness shall not be unpunished, and he that speaketh lies shall perish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:10  |  Proverbs 19:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧人宴樂度日是不合宜的； 何況僕人管轄王子呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Delight is not seemly for a fool; much less for a servant to have rule over princes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:11  |  Proverbs 19:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人有見識就不輕易發怒； 寬恕人的過失便是自己的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The discretion of a man deferreth his anger; and it is his glory to pass over a transgression.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:12  |  Proverbs 19:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王的忿怒好像獅子吼叫； 他的恩典卻如草上的甘露。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king’s wrath is as the roaring of a lion; but his favour is as dew upon the grass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:13  |  Proverbs 19:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧的兒子是父親的禍患； 妻子的爭吵[如雨]連連滴漏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A foolish son is the calamity of his father: and the contentions of a wife are a continual dropping.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:14  |  Proverbs 19:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>房屋錢財是祖宗所遺留的； 惟有賢慧的妻是耶和華所賜的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>House and riches are the inheritance of fathers: and a prudent wife is from the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:15  |  Proverbs 19:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰使人沉睡； 懈怠的人必受飢餓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Slothfulness casteth into a deep sleep; and an idle soul shall suffer hunger.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,183 +5915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:16  |  Proverbs 19:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謹守誡命的，保全生命； 輕忽己路的，必致死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that keepeth the commandment keepeth his own soul; but he that despiseth his ways shall die.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:17  |  Proverbs 19:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>憐憫貧窮的，就是借給耶和華； 他的善行，耶和華必償還。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hath pity upon the poor lendeth unto the LORD; and that which he hath given will he pay him again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:18  |  Proverbs 19:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>趁有指望，管教你的兒子； 你的心不可任他死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Chasten thy son while there is hope, and let not thy soul spare for his crying.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:1  |  Proverbs 19:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行為純正的貧窮人 勝過乖謬愚妄的[富足]人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Better is the poor that walketh in his integrity, than he that is perverse in his lips, and is a fool.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:19  |  Proverbs 19:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>暴怒的人必受刑罰； 你若救他，必須再救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man of great wrath shall suffer punishment: for if thou deliver him, yet thou must do it again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:20  |  Proverbs 19:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要聽勸教，受訓誨， 使你終久有智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear counsel, and receive instruction, that thou mayest be wise in thy latter end.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:21  |  Proverbs 19:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人心多有計謀； 惟有耶和華的籌算才能立定。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There are many devices in a man’s heart; nevertheless the counsel of the LORD, that shall stand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:22  |  Proverbs 19:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>施行仁慈的，令人愛慕； 窮人強如說謊言的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The desire of a man is his kindness: and a poor man is better than a liar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:23  |  Proverbs 19:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敬畏耶和華的，[得着]生命； 他必恆久知足，不遭禍患。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fear of the LORD tendeth to life: and he that hath it shall abide satisfied; he shall not be visited with evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:24  |  Proverbs 19:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>懶惰人放手在盤子裏， 就是向口撤回，他也不肯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A slothful man hideth his hand in his bosom, and will not so much as bring it to his mouth again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:25  |  Proverbs 19:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鞭打褻慢人，愚蒙人必長見識； 責備明哲人，他就明白知識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Smite a scorner, and the simple will beware: and reprove one that hath understanding, and he will understand knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:26  |  Proverbs 19:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>虐待父親、攆出母親的， 是貽羞致辱之子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that wasteth his father, and chaseth away his mother, is a son that causeth shame, and bringeth reproach.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +7763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:27  |  Proverbs 19:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，不可聽了教訓 而又偏離知識的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cease, my son, to hear the instruction that causeth to err from the words of knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:28  |  Proverbs 19:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>匪徒作見證戲笑公平； 惡人的口吞下罪孽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An ungodly witness scorneth judgment: and the mouth of the wicked devoureth iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:2  |  Proverbs 19:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心無知識的，乃為不善； 腳步急快的，難免犯罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also, that the soul be without knowledge, it is not good; and he that hasteth with his feet sinneth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:29  |  Proverbs 19:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>刑罰是為褻慢人預備的； 鞭打是為愚昧人的背預備的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Judgments are prepared for scorners, and stripes for the back of fools.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:3  |  Proverbs 19:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人的愚昧傾敗他的道； 他的心也抱怨耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The foolishness of man perverteth his way: and his heart fretteth against the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:4  |  Proverbs 19:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>財物使朋友增多； 但窮人朋友遠離。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wealth maketh many friends; but the poor is separated from his neighbour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +8687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:5  |  Proverbs 19:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作假見證的，必不免受罰； 吐出謊言的，終不能逃脫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A false witness shall not be unpunished, and he that speaketh lies shall not escape.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:6  |  Proverbs 19:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好施散的，有多人求他的恩情； 愛送禮的，人都為他的朋友。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many will intreat the favour of the prince: and every man is a friend to him that giveth gifts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +8995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:7  |  Proverbs 19:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>貧窮人，弟兄都恨他； 何況他的朋友，更遠離他！ 他用言語追隨，他們卻走了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the brethren of the poor do hate him: how much more do his friends go far from him? he pursueth them with words, yet they are wanting to him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 19:8  |  Proverbs 19:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>得着智慧的，愛惜生命； 保守聰明的，必得好處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that getteth wisdom loveth his own soul: he that keepeth understanding shall find good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>