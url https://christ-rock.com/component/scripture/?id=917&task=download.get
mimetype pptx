--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R661aeb75392b43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R68b7d693972b4c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ree4976d1d8c8442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0cd7685bb3a84bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R129caad378104342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3d3585f4dddb41d1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6e57064936c74abc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdd2e64f7d58b4824"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf77cb60e19e44f26"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8e9a036f9a014499"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1952fc75ce384cd0"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R3a93305c22254f25"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R65896c2d52014cc6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc2ea6ba8768b49d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4954b1c247e346c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc2f07305b0874e5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra7f13620e5144639"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R86eca93abf2f41c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb8326a5196964c1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R91ffb769058a41b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb50999bb5e7e4799"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rebd7f586a9b64a66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb5c57d85e46a46b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3c8ee95326bb4986"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9a37e7ab3f444989"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd31c3a4a55b84dde"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R97605a9e60c84528"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7e1dfdb951ec4c3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb8bb43ec868a47e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rdcd1a32bc01742de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R520d28847a8140f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R944725d432604c27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rddf4300f1dc8480e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rab80de5a7fd84877"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R66be82c106954610"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rb1cbd3cc085240e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rb8909b3d10544a1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R18fe3815dce1481b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R3c28b5ec2c964ff0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R6fdba46142364377"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2714cbece6a548ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6e57064936c74abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf77cb60e19e44f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R997f4016e8e14848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re30eb3a2ee754f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1952fc75ce384cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2f0536a9e84945c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra2d008ed8d3f4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8e4f3c23f0304cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3ef52a5a8c404b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rea2f997c8b4b4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf0c59c37e4c148ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0fde338be97e4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R715a0d8f622f42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfb1fa52ed9bc47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf7830166a855491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3d4242e73a5c4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R855c925e0cb64f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4fc2eb2a9b51445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7c90abd6a2ff4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra3e30eb5be51457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf3011aa0ac354c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc4a98076194d4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R001de3f9ad4444fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb09a46113e6d4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6801a7f7f595491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0db80e635dfb4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra1f4ab93de514d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf34fb5dacfc04921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R76a903d2bb7340c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R586f91c75cdc403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R99fc123cfe764600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3a93305c22254f25" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0fd3e0f5703b46fa" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re52280d666bb4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdd2e64f7d58b4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e9a036f9a014499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R89a9e2cee2fe4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R50786cf6683d4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R65896c2d52014cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc2ea6ba8768b49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4954b1c247e346c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc2f07305b0874e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra7f13620e5144639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R86eca93abf2f41c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb8326a5196964c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R91ffb769058a41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb50999bb5e7e4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rebd7f586a9b64a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb5c57d85e46a46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3c8ee95326bb4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9a37e7ab3f444989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd31c3a4a55b84dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R97605a9e60c84528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7e1dfdb951ec4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb8bb43ec868a47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rdcd1a32bc01742de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R520d28847a8140f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R944725d432604c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rddf4300f1dc8480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rab80de5a7fd84877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R66be82c106954610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb1cbd3cc085240e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb8909b3d10544a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R18fe3815dce1481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3c28b5ec2c964ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6fdba46142364377" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R69dd69ad0246498f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R411a9a76360946c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fb6041dbf714ae9" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2acbbad6eb8b4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbf9538ffb094fdb" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7ebc24c8dbdf49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fd4409db40a472d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra7531546cf034e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7db3ea8f88244c12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3cd0c79b53284c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re49c4711803e4647" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5879476a8208496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d63621fc3114765" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9578877194db40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8432129de93749c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R68fb01a0a7fb4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R073395fb90d44ea5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfa05cb90c47147c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b37722292414b20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R99493d74c2c64c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c6a1cf89e814622" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf15061156372436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e0284b59e864bad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R37c1dc8f0a424e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b2cd85679ab4a95" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfb2908292a4a46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b505a6e0f0d41de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re27e656cec744097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48814116402a4943" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra9c8633f4c504341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re76cea76a3b94ef5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R188b61a4a48a4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a852aea07394cdd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb8f88c77e7cf40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32eb631ec7f84bd4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9c151d5f60d14a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R347c654ea4ba4d53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8073f121fa2f44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1856c1b131b24e7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbbbc1457e3da4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c389d5ddc6f4c4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra3d5eca0665047f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f85c56987584eaf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6d1e719cbb9249a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f15d2e7238a4f32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfaf92b87700440c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2af7005db02845ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8ffe2eeda82048d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reae49cf535e448a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbb75b8809ffa476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R612fae314ee6470b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0c9995ea238c4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6b1ca868b314af0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re84ea9a83c0f4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R068cb74a4c314ce2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R14e246c1f5f2404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5855b853e00435f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raf090af26e8b42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07c7b30209ed4192" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcdf525aa68d04fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07ffa76abb244e1c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rae356964531f4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3fa68d4c988a48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6fdcd3c1a9394bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R26a91f60b4614baf" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf197970452e74309" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf9618880642a41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R51d3d4678fd14464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R511bdef1e8644f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2857f681516b4964" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra1fe24a8215f4a4e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3fa68d4c988a48b1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R51d3d4678fd14464"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6fdcd3c1a9394bbd"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R511bdef1e8644f78"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R26a91f60b4614baf"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2857f681516b4964"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4aaf872572794460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R694957f6a3364fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21242bb48d1d4454" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcc1e4cdfe3cd42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfdf78b6ad15a4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe0a6ff5c50d4f4c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R694957f6a3364fd9"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R21242bb48d1d4454"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfdf78b6ad15a4ae5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfe0a6ff5c50d4f4c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95258e751822417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R87fae92d3c8c4d8c" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R033c2ca52a72438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R20cb94cda74241d3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07bbd5361b5d4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R760e02d5748d4fb8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1fcc79c49b54759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R38db4fce91d64d18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bf578182d8d46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1dba5cb337bd4d68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab0c525dd88546e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rdc874b73ce0f44e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ae5dfc4fc4b4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R96c828f729104f61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb870c15df2d94899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd81b967761c44ad5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R520078753d214e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R95793e4a8520461e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R185db7d6a45f473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R439a3898f2e348dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44002aab0807454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R83c62c39a5684e46" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca54fd5c3bc34924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R12b6428fda064337" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47976072a43d4422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rffd9c5eb33464a7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R564ade6cf82b4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6ad2e4313ae34ed7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7e7bd3dc8454642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rd35c170a0ddb4d9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra266d9bc7fec4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rb1a05a26a10d42b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08dc23d0712e402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R3b1e8b50099c435f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08f97761eeae4a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R0a9087a7c4034966" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd573380fa2904116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R3e41794739ac4ed6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2958803262d94f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R72efa1227ccf422c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e8f113183a94deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R395891188ea84399" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fb8766e9b4c49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Re4ffd0ad1b3d480a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R582c07d435fe4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R5a881fc95ddc482d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R993a9557dc7348f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R650c13cb66b8482f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0109b06912bd4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd83466515fa14243" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R956cb681195b410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re99567e16bfc4b00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6489b2b044284ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc52606fb63114571" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69982887e0d64de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R20d8266ff10f4730" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R070ebbddfef64d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R968b164bbcfa417c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf28c7794424441c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R694834a7cef44735" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第27章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 27 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:9  |  Proverbs 27:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>膏油與香料使人心喜悅； 朋友誠實的勸教也是如此甘美。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ointment and perfume rejoice the heart: so doth the sweetness of a man’s friend by hearty counsel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,179 +4783,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:10  |  Proverbs 27:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的朋友和父親的朋友， 你都不可離棄。 你遭難的日子，不要上弟兄的家去； 相近的鄰舍強如遠方的弟兄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thine own friend, and thy father’s friend, forsake not; neither go into thy brother’s house in the day of thy calamity: for better is a neighbour that is near than a brother far off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5009,183 +4937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:11  |  Proverbs 27:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，你要作智慧人，好叫我的心歡喜， 使我可以回答那譏誚我的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My son, be wise, and make my heart glad, that I may answer him that reproacheth me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:12  |  Proverbs 27:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>通達人見禍藏躲； 愚蒙人前往受害。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A prudent man foreseeth the evil, and hideth himself; but the simple pass on, and are punished.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:13  |  Proverbs 27:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰為生人作保，就拿誰的衣服； 誰為外女[作保]，誰就承當。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take his garment that is surety for a stranger, and take a pledge of him for a strange woman.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:14  |  Proverbs 27:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>清晨起來，大聲給朋友祝福的， 就算是咒詛他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that blesseth his friend with a loud voice, rising early in the morning, it shall be counted a curse to him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,183 +5553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:15  |  Proverbs 27:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大雨之日連連滴漏， 和爭吵的婦人一樣；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A continual dropping in a very rainy day and a contentious woman are alike.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:16  |  Proverbs 27:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>想攔阻她的，便是攔阻風， 也是右手抓油。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whosoever hideth her hideth the wind, and the ointment of his right hand, which bewrayeth itself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:17  |  Proverbs 27:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鐵磨鐵，磨出刃來； 朋友相感也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Iron sharpeneth iron; so a man sharpeneth the countenance of his friend.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:18  |  Proverbs 27:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看守無花果樹的，必吃樹上的果子； 敬奉主人的，必得尊榮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso keepeth the fig tree shall eat the fruit thereof: so he that waiteth on his master shall be honoured.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:1  |  Proverbs 27:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要為明日自誇， 因為一日要生何事，你尚且不能知道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Boast not thyself of to morrow; for thou knowest not what a day may bring forth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:19  |  Proverbs 27:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>水中照臉，彼此[相符]； 人與人，心也[相對]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As in water face answereth to face, so the heart of man to man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,183 +6477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:20  |  Proverbs 27:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>陰間和滅亡永不滿足； 人的眼目也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hell and destruction are never full; so the eyes of man are never satisfied.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:21  |  Proverbs 27:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鼎為煉銀，爐為煉金， 人的稱讚也[試煉]人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the fining pot for silver, and the furnace for gold; so is a man to his praise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:22  |  Proverbs 27:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你雖用杵將愚妄人與打碎的麥子一同搗在臼中， 他的愚妄還是離不了他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though thou shouldest bray a fool in a mortar among wheat with a pestle, yet will not his foolishness depart from him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:23  |  Proverbs 27:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要詳細知道你羊群的景況， 留心料理你的牛群；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be thou diligent to know the state of thy flocks, and look well to thy herds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:24  |  Proverbs 27:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為資財不能永有， 冠冕豈能存到萬代？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For riches are not for ever: and doth the crown endure to every generation?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:25  |  Proverbs 27:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>乾草割去，嫩草發現， 山上的菜蔬也被收斂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The hay appeareth, and the tender grass sheweth itself, and herbs of the mountains are gathered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:26  |  Proverbs 27:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羊羔[之毛]是為你作衣服； 山羊是為作田地的價值，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The lambs are for thy clothing, and the goats are the price of the field.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:27  |  Proverbs 27:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並有母山羊奶夠你吃， 也夠你的家眷吃， 且夠養你的婢女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt have goats’ milk enough for thy food, for the food of thy household, and for the maintenance for thy maidens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:2  |  Proverbs 27:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要別人誇獎你，不可用口自誇； 等外人稱讚你，不可用嘴自稱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let another man praise thee, and not thine own mouth; a stranger, and not thine own lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:3  |  Proverbs 27:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>石頭重，沙土沉， 愚妄人的惱怒比這兩樣更重。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A stone is heavy, and the sand weighty; but a fool’s wrath is heavier than them both.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:4  |  Proverbs 27:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>忿怒為殘忍，怒氣為狂瀾， 惟有嫉妒，誰能敵得住呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wrath is cruel, and anger is outrageous; but who is able to stand before envy?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:5  |  Proverbs 27:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當面的責備強如背地的愛情。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Open rebuke is better than secret love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:6  |  Proverbs 27:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>朋友加的傷痕出於忠誠； 仇敵連連親嘴卻是多餘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Faithful are the wounds of a friend; but the kisses of an enemy are deceitful.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:7  |  Proverbs 27:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人吃飽了，厭惡蜂房的蜜； 人飢餓了，一切苦物都覺甘甜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The full soul loatheth an honeycomb; but to the hungry soul every bitter thing is sweet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 27:8  |  Proverbs 27:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人離本處飄流， 好像雀鳥離窩遊飛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As a bird that wandereth from her nest, so is a man that wandereth from his place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>