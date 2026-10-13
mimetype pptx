--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -69,128 +69,128 @@
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rff48381e48f64777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R60322fb8fdd14c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R69230a3df52540b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rca4186e07af34355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0ae90941568b48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R73fcd60d7ece459f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbc0f4597b37b464a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2d6d3e4f695b440b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R50559639beee435e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2202a639ce3448f4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rada641a765174b26"/>
-[...34 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R5b4ca843accb4bbd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbf8ab5200ee64491"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbad82b52bfdc46a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfeac3f6923464f15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R499a02fc5da14070"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5b30e0ddbe1c4f21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4156893a7816420e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R50e5362d08e64f96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9175e1445ddc4d40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R99cc477f48874c18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R81123475ef8e4195"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R406e0393b9864b6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R18f2ae7cec6f4bba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R746aad7339994552"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R24002b59fa5e41d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re7eaccb916b14d4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R4c6a0bede63a4119"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R4788789ec5164101"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rfe4aea2af8834da6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9ed0e52ac7974f4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R3862f33c19b841fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R9b8b15f615be4338"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf0571778869c409d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R562dcc04ef064deb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R8e2302b2929244bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rb80840c5244545fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rafd5fb05f6714d4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rf852993d43cf4452"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R2dbecb2f3c2c460b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rfe5e6118c48045d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rfe36173dbc864d4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rc079015f18834521"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rbcc662e66dcf47e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R47266d69dc924b7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rb54662a258394926"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R822ce8b0b4cb482f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R48707ed8c118468d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R68ec6eb059074ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbc0f4597b37b464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50559639beee435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdd88c66008324073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R55b2cdbb0c3447d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rada641a765174b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3761050367c84cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc3815bd547b44fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R61efa652fd2f4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb68633901d0449aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Reb123386b7184dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Racd50ca223794c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3ccffef047254405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb2cb5a52ccf049a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rcd32f26b87ff492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9ca4898c0d514775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd28d7470d6974b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R170e1ec7d14642da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5c79e783e2d44f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdab9e64cde2e4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb9a085bf754442b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6232518d7db5455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7f38fff0d4ec4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rcdced9aabeb246a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rea6b3e521d7b4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra74b3139f0f74dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3ebb068702d84e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R02f7ed70c2d0462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1f4734fd9c284b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rac29df1392e448bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Red9a95d903934fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6e383bf0f8a04daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R309619f6634c428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R95cf0c78069e413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4cc9f9e3fe6b422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R907e647df255450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R3c7fc9eb8c374f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R09f08eac541d48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rbe65927c05e1427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Ra81a2fcde1024fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R5b4ca843accb4bbd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R37fc3460a25e412b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5c84af104cbc4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2d6d3e4f695b440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2202a639ce3448f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2155baa031aa4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2fd1cf633eea4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbf8ab5200ee64491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbad82b52bfdc46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfeac3f6923464f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R499a02fc5da14070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5b30e0ddbe1c4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4156893a7816420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R50e5362d08e64f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9175e1445ddc4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R99cc477f48874c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R81123475ef8e4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R406e0393b9864b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R18f2ae7cec6f4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R746aad7339994552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R24002b59fa5e41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re7eaccb916b14d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4c6a0bede63a4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4788789ec5164101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfe4aea2af8834da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9ed0e52ac7974f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3862f33c19b841fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9b8b15f615be4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf0571778869c409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R562dcc04ef064deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8e2302b2929244bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb80840c5244545fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rafd5fb05f6714d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf852993d43cf4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2dbecb2f3c2c460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rfe5e6118c48045d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rfe36173dbc864d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc079015f18834521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rbcc662e66dcf47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R47266d69dc924b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rb54662a258394926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R822ce8b0b4cb482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R48707ed8c118468d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3d1b110f5f2742d3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -394,156 +394,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R905033fc63294f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b41f4f442fa4c9c" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R088dc9ec8c734be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a71190cdeb741ec" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re4a28801775c4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79c9964372b74b03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R21a6392dcbf64138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb018bf157dcb4f7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R900114aafb504d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R826d4c924d0e4fdc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R861da2271846489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ae6d2d543e64567" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3e8341636c914770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b841e69c7e34b3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R80d6350d64ae4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24a13b3eed4e4bbd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rafd1dd0faee84cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81ece35f5f4e4439" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0403b324b5924f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R419e10af65a84540" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R33990a33ba8248ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R715206fb8984447b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8f762f72f4c24fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6cdb816fbada4c21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2e7e0d17c6a04805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17503227dd5b468c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc5e887572e7443f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47c2de6d8afd4f83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R36fe8caeebb84569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R972595822a464b12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ref96260c12f04375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra81156f8b17b4362" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R613159f6fbde4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74f65d90f09a46f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Race1bd7e6f9d4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R913a885c0ca54f35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0aa71ae0d1784ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11411c2d93c94434" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9ab03dd60efd48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fca69065a4b4df7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3630bc0d84fa4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8edad84eca07413f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5eaa075f607844d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59d96c9d7d1748b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rcedd1f7d5fb943ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3d0b3abe8d74267" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rdcfee67892534d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7195a75781f4b46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9b049201c0164b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd6a661180a14f32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7183d99f6ac04098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc209ffd53d574e86" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R9724793369904302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20a473b21d8a4dec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rafb21529f19548df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc51dc227c204a84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Reaffa98afed24037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf86f5b5eb1134fe8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R758d0861d0b149fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R822ef44ce985445a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R59d42e76fd544ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R484fda9dbd9d419f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R19d07b6cbcb044c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R488426f0a6d24905" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7f71c104883d4fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52716310562d40b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R174ae5c7b08d44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc569cc0346b42f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R74d0249b2c4045ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5c69b38e5c64c21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd3b2dbd8d1d6473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8c68db233174fab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc6f8dfc8e2884cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3dead41e78b46e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R46eafe3871d94989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac09b96fcf24473f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3922,100 +3922,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1b4bec06e59644e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re4911fcc4a914282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra50dee0f5c2241b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4ec27fe7cbe84dfe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfd8437507b1c459b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7586bab6fe7b4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R22e1a8d4c20f4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcbc49bb4ee094345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ref053d6e648f46fb" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd02a25084a934ea5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re4911fcc4a914282"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R22e1a8d4c20f4f26"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra50dee0f5c2241b8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcbc49bb4ee094345"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5041,116 +5041,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4ec27fe7cbe84dfe"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ref053d6e648f46fb"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R78be64095d4e49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4fceb7783d5c4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd78771a98c4b449d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbb66814ac51a411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb746bc43c27c4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5f077527f1c4c21" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4fceb7783d5c4a3d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd78771a98c4b449d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb746bc43c27c4985"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf5f077527f1c4c21"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5214,156 +5214,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc24eb48e7fd94fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra19a0f633b244736" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c0f2ea1f2e141fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4d2e6bb9ab61424c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa557064618c48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R28c2b2afaf45467b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b3f33b0f3c54d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4c483657fa204f53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68a9a594190a4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd02ba8fbfc204555" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d8330f9e2ad40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R58e6965381ce47eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4ce94a38d0c4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb4afb80b246d4c16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c821965ecec4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R01447f4d44954e4e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb731cad29854722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rf1af71cdf88d42bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c425576fefa4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R971be693a90e47e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd43dc7a8894b4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9dd3f6bce069478c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf961df5140724d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R369573230dc648cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ddd4adee1a44e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd651d23b28a44463" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33cb9ddbd7ce43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0a05ff604fd74914" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0441ce4811d4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R2f1b3cb90a1f4e15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1128981eb1b48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ree44f891d22d41f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R935ecccd7068456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R0bf2eb7a38e74516" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R239d2942012e4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2f798e43ab2a4c61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbb8b6839cdf4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R2daf3e97c94f48b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5410a8a1dcbb40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R248559af6fcf4ecb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5680d252758d4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb372a6b2977e4e58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0627a69422146ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R6c098177f8954075" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R068a053c83374cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R9cbf3dc9313f448d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9795436048d74d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Race194f48c2b494a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6398a5f77a224ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R40c0b013e1f94a61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R175dc27f6b154732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R7a75eadb52204c26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33d0beb589654e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R571cab442eca4855" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e3f5abad9214979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R9de7ade18bbd4306" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd76ff4936a50467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R8c4923411c174c1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18a9dd4cb5fd4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rdac47449a15a4e8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0581a7c252454d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rc5e77a18d7054e00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c16b79d6c7a4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rb25c496dca9a4960" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bef0a0e6301441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R412780afbeb4471d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R065593191c8a46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5124e116d361457a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cd8a2a62c654ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb05db3fc4b88420a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cd6443aee9742ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re47a468d6d534a8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R690d10e2ee594d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0f9d38f486c247d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd02ddc8e3d964c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbab853ebd35e4f42" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5381,65 +5381,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言第14章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proverbs 14 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5457,183 +5461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:9  |  Proverbs 14:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚妄人犯罪，以為戲耍； 正直人互相喜悅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fools make a mock at sin: but among the righteous there is favour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5649,183 +5615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:10  |  Proverbs 14:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中的苦楚，自己知道； 心裏的喜樂，外人無干。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heart knoweth his own bitterness; and a stranger doth not intermeddle with his joy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5841,183 +5769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:11  |  Proverbs 14:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>奸惡人的房屋必傾倒； 正直人的帳棚必興盛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The house of the wicked shall be overthrown: but the tabernacle of the upright shall flourish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6033,183 +5923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:12  |  Proverbs 14:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一條路，人以為正， 至終成為死亡之路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is a way which seemeth right unto a man, but the end thereof are the ways of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6225,183 +6077,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:13  |  Proverbs 14:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人在喜笑中，心也憂愁； 快樂至極就生愁苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even in laughter the heart is sorrowful; and the end of that mirth is heaviness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6417,183 +6231,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:14  |  Proverbs 14:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中背道的，必滿得自己的結果； 善人必從自己[的行為得以知足]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The backslider in heart shall be filled with his own ways: and a good man shall be satisfied from himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6609,183 +6385,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:15  |  Proverbs 14:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚蒙人是話都信； 通達人步步謹慎。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The simple believeth every word: but the prudent man looketh well to his going.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6801,183 +6539,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:16  |  Proverbs 14:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人懼怕，就遠離惡事； 愚妄人卻狂傲自恃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wise man feareth, and departeth from evil: but the fool rageth, and is confident.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6993,183 +6693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:17  |  Proverbs 14:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>輕易發怒的，行事愚妄； 設立詭計的，被人恨惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is soon angry dealeth foolishly: and a man of wicked devices is hated.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7185,183 +6847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:18  |  Proverbs 14:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚蒙人得愚昧為產業； 通達人得知識為冠冕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The simple inherit folly: but the prudent are crowned with knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7377,183 +7001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:1  |  Proverbs 14:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧婦人建立家室； 愚妄婦人親手拆毀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every wise woman buildeth her house: but the foolish plucketh it down with her hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7569,183 +7155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:19  |  Proverbs 14:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>壞人俯伏在善人面前； 惡人俯伏在義人門口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The evil bow before the good; and the wicked at the gates of the righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7761,183 +7309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:20  |  Proverbs 14:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>貧窮人連鄰舍也恨他； 富足人朋友最多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The poor is hated even of his own neighbour: but the rich hath many friends.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7953,183 +7463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:21  |  Proverbs 14:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>藐視鄰舍的，這人有罪； 憐憫貧窮的，這人有福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that despiseth his neighbour sinneth: but he that hath mercy on the poor, happy is he.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8145,183 +7617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:22  |  Proverbs 14:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謀惡的，豈非走入迷途嗎？ 謀善的，[必得]慈愛和誠實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do they not err that devise evil? but mercy and truth shall be to them that devise good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8337,183 +7771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:23  |  Proverbs 14:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諸般勤勞都有益處； 嘴上多言乃致窮乏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In all labour there is profit: but the talk of the lips tendeth only to penury.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8529,183 +7925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:24  |  Proverbs 14:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人的財為自己的冠冕； 愚妄人的愚昧終是愚昧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The crown of the wise is their riches: but the foolishness of fools is folly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8721,183 +8079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:25  |  Proverbs 14:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作真見證的，救人性命； 吐出謊言的，[施行]詭詐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A true witness delivereth souls: but a deceitful witness speaketh lies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8913,183 +8233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:26  |  Proverbs 14:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敬畏耶和華的，大有倚靠； 他的兒女也有避難所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the fear of the LORD is strong confidence: and his children shall have a place of refuge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9105,183 +8387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:27  |  Proverbs 14:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敬畏耶和華就是生命的泉源， 可以使人離開死亡的網羅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fear of the LORD is a fountain of life, to depart from the snares of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9297,183 +8541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:28  |  Proverbs 14:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帝王榮耀在乎民多； 君王衰敗在乎民少。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the multitude of people is the king’s honour: but in the want of people is the destruction of the prince.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9489,183 +8695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:2  |  Proverbs 14:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行動正直的，敬畏耶和華； 行事乖僻的，卻藐視他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that walketh in his uprightness feareth the LORD: but he that is perverse in his ways despiseth him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9681,183 +8849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:29  |  Proverbs 14:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不輕易發怒的，大有聰明； 性情暴躁的，大顯愚妄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is slow to wrath is of great understanding: but he that is hasty of spirit exalteth folly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9873,183 +9003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:30  |  Proverbs 14:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中安靜是肉體的生命； 嫉妒是骨中的朽爛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A sound heart is the life of the flesh: but envy the rottenness of the bones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10065,183 +9157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:31  |  Proverbs 14:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>欺壓貧寒的，是辱沒造他的主； 憐憫窮乏的，乃是尊敬主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that oppresseth the poor reproacheth his Maker: but he that honoureth him hath mercy on the poor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10257,183 +9311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:32  |  Proverbs 14:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人在所行的惡上必被推倒； 義人臨死，有所投靠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked is driven away in his wickedness: but the righteous hath hope in his death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10449,183 +9465,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:33  |  Proverbs 14:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧存在聰明人心中； 愚昧人心裏所存的，顯而易見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wisdom resteth in the heart of him that hath understanding: but that which is in the midst of fools is made known.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10641,183 +9619,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:34  |  Proverbs 14:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>公義使邦國高舉； 罪惡是人民的羞辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Righteousness exalteth a nation: but sin is a reproach to any people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10833,183 +9773,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:35  |  Proverbs 14:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧的臣子蒙王恩惠； 貽羞的僕人遭其震怒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king’s favour is toward a wise servant: but his wrath is against him that causeth shame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11025,183 +9927,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:3  |  Proverbs 14:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚妄人口中驕傲，如杖責打己身； 智慧人的嘴必保守自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the mouth of the foolish is a rod of pride: but the lips of the wise shall preserve them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11217,183 +10081,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:4  |  Proverbs 14:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>家裏無牛，槽頭乾淨； 土產加多乃憑牛力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where no oxen are, the crib is clean: but much increase is by the strength of the ox.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11409,183 +10235,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:5  |  Proverbs 14:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誠實見證人不說謊話； 假見證人吐出謊言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A faithful witness will not lie: but a false witness will utter lies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11601,183 +10389,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:6  |  Proverbs 14:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>褻慢人尋智慧，卻尋不着； 聰明人易得知識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A scorner seeketh wisdom, and findeth it not: but knowledge is easy unto him that understandeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11793,183 +10543,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:7  |  Proverbs 14:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到愚昧人面前， 不見他嘴中有知識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go from the presence of a foolish man, when thou perceivest not in him the lips of knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11985,183 +10697,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>箴言 14:8  |  Proverbs 14:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>通達人的智慧在乎明白己道； 愚昧人的愚妄乃是詭詐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wisdom of the prudent is to understand his way: but the folly of fools is deceit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>