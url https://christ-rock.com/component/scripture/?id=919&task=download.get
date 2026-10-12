--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2051a36a5e2444a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R241e7d70a5674c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R811940415a5a46fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6880792f74944bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd67c94dc1c7e462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb2df31057dc84eb1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Refc98f3f5c174250"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc198049c10ac4fed"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3cf75207e73f4911"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R378d2a6219bb4118"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf6d809b5bd9049a1"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R77bc0ffb47de459b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3f26cb2288204d3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb5904c3b82d1488a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf675e45d53f94fd0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R531fb7e0963d4672"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R72a209edf633417e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R660088b79f064bcb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8e63d2fae0fd49c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc33e807250144b0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3c7bae5df1f44f55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R552e1265222742b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2c593788da1d48ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R16b186fa661f43bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rdf44c45ee520487b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R97a051b06dc741e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rfac9ccbd99dd41a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R2d1648be0fe9475a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rbe911ad6f2bf4f0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rfe6edc0d9dfe4b86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R3eb461c7ddaf45c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rdae640d0cc2d4a1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R9592b5e3abe04401"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf8682624d3ae4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Refc98f3f5c174250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cf75207e73f4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rce053504500644ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R53cbdf64e45d4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf6d809b5bd9049a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4477d0c1badb4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5848b0d0ae9d4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R755dbd2e3fe84005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9bf40f0f18414276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd43c8db721c14152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6d01623d22754b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7a85ab576bfa4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R540173a72ccc4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd504c9467ada4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6f2c0e9e861f4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5d443ef1aeca4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rac2bf6d1bc3d43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1b5bb338c96e470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb3c75392a8584ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R13f3cf23d4f34937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R47ebbc3f26b448ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re367c572f9b64adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R530bbbd461bb44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rae007d3583624eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R77bc0ffb47de459b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5f118c1081124ea0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R497504d5b9db4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc198049c10ac4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R378d2a6219bb4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6438c22a0cbe4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0109cd1cec034b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3f26cb2288204d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb5904c3b82d1488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf675e45d53f94fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R531fb7e0963d4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R72a209edf633417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R660088b79f064bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8e63d2fae0fd49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc33e807250144b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3c7bae5df1f44f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R552e1265222742b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2c593788da1d48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R16b186fa661f43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdf44c45ee520487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R97a051b06dc741e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfac9ccbd99dd41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2d1648be0fe9475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbe911ad6f2bf4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfe6edc0d9dfe4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3eb461c7ddaf45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdae640d0cc2d4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9592b5e3abe04401" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R91c8284e8c0f407e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R60fadbef088a4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62dbbd4f908f46fa" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4669fce4686c48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb3001997b934fd3" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R90c541130b1f481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d7fefa376e146aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8e42f57d968a45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd7454411a094077" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rde738864bf8b4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73a51629e0be4073" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc3c2e2524ab947db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0796676da53246c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re2a8959cbf0646dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98193aee6df54cd6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R56875de62ead4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b2a6c2927734ba6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5a69868bf69b41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a9937525a9f405f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R30e23d06bb5646bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99cbf130cece45a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6f9576241e38455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbe2ace222684488" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5dbd7bde65ce4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cdcd8424d35460f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R58ff2f202bad45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe133d5140114d3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0e1ae18aa90140c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb48a143666ac45ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2d79b20f5cd64d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7cb585bd868e4759" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb2074f31420743ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e2a277ed54e453c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re53e56e623b644b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46ccb31829d14195" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3e6f042eb9f44d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4890fe1b36b544d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R06b325b5cbbb4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R300ffcc1dce14850" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R21eed2c1c94541ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc74a21ee47f24aea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd38c1748e2f74fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R220b2989e1cf4bd8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdda66e766b0e4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R731c73b0010e4b79" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2157a3d4ec76452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7b5e586c2ca4c47" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6aaf4db57487441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R08934d2ba98f43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5a6f9bd4e4774abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R000a7f29a829495c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc7f997059e3d4990" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re3effc4a3cb74be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdf5d1f03089f4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfd1e040f010f4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R32c37a8b3a6c4230" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R87e419e28e45413b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R08934d2ba98f43b2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdf5d1f03089f4768"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5a6f9bd4e4774abf"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd1e040f010f4864"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R000a7f29a829495c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R32c37a8b3a6c4230"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfb010afecb684efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdc3b435b5e8e4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6326f84061ef436f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ref21a402f8db4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R31ef26df16194afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71a1a18810f04512" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdc3b435b5e8e4add"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6326f84061ef436f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R31ef26df16194afb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R71a1a18810f04512"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e8d8e6b09bb4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1802c663e82540a2" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb6b6743447b46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9684d0ba91c74f76" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98bc4c98394346cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1409ae3327504119" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4425c393ee6c42e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R00d128a920e04809" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b94c33f6b694571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R49f0b7fb18484e00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R324e6b0e17fb4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R28491da4420049ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15d7125c13f946e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R59ef13804fce4b9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea0eec4fe9d5485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R0d6ba166cf834d8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0ec936c9f914156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra5285d3de6384ad8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dda789fd31943d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R52e72634989944ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R743ccfcb285d4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb3e45336bb0548fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re174c436ab5f4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rbda5a382645a4e17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8248a868588c45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rf15d9b5e917240f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50419ded0f264a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0dca3e5fc75743a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2423827049034b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R9204d3dbb17a4cb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8faca064b1994c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R643deb85fde848f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf8a3f38d0f34d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3a54b4126c6a455e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f029e9c050a4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R686d758d33fd4484" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5882d9d2adef4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7edc0cbe2d97426f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2152f46a6354c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re7ab221ba8bd4917" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb215743f7f2b45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R051212a24b294501" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R863cbe43416445bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6997c99e939d4a6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb50ffae9097a4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R63c31c15ebf146e6" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Leviticus 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,179 +3901,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:9  |  Leviticus 10:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你和你兒子進會幕的時候，清酒、濃酒都不可喝，免得你們死亡；這要作你們世世代代永遠的定例。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do not drink wine nor strong drink, thou, nor thy sons with thee, when ye go into the tabernacle of the congregation, lest ye die: it shall be a statute for ever throughout your generations:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:10  |  Leviticus 10:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使你們可以將聖的、俗的，潔淨的、不潔淨的，分別出來；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that ye may put difference between holy and unholy, and between unclean and clean;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:11  |  Leviticus 10:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又使你們可以將耶和華藉摩西曉諭以色列人的一切律例教訓他們。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that ye may teach the children of Israel all the statutes which the LORD hath spoken unto them by the hand of Moses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:12  |  Leviticus 10:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西對亞倫和他剩下的兒子以利亞撒、以他瑪說：「你們獻給耶和華火祭中所剩的素祭，要在壇旁不帶酵而吃，因為是至聖的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses spake unto Aaron, and unto Eleazar and unto Ithamar, his sons that were left, Take the meat offering that remaineth of the offerings of the LORD made by fire, and eat it without leaven beside the altar: for it is most holy:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:13  |  Leviticus 10:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要在聖處吃；因為在獻給耶和華的火祭中，這是你的分和你兒子的分；所吩咐我的本是這樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall eat it in the holy place, because it is thy due, and thy sons’ due, of the sacrifices of the LORD made by fire: for so I am commanded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:14  |  Leviticus 10:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所搖的胸，所舉的腿，你們要在潔淨地方吃。你和你的兒女都要同吃；因為這些是從以色列人平安祭中給你，當你的分和你兒子的分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the wave breast and heave shoulder shall ye eat in a clean place; thou, and thy sons, and thy daughters with thee: for they be thy due, and thy sons’ due, which are given out of the sacrifices of peace offerings of the children of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:15  |  Leviticus 10:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所舉的腿，所搖的胸，他們要與火祭的脂油一同帶來當搖祭，在耶和華面前搖一搖；這要歸你和你兒子，當作永得的分，都是照耶和華所吩咐的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heave shoulder and the wave breast shall they bring with the offerings made by fire of the fat, to wave it for a wave offering before the LORD; and it shall be thine, and thy sons’ with thee, by a statute for ever; as the LORD hath commanded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,179 +4979,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:16  |  Leviticus 10:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當下摩西急切地尋找作贖罪祭的公山羊，誰知已經焚燒了，便向亞倫剩下的兒子以利亞撒、以他瑪發怒，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses diligently sought the goat of the sin offering, and, behold, it was burnt: and he was angry with Eleazar and Ithamar, the sons of Aaron which were left alive, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5433,179 +5133,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:17  |  Leviticus 10:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「這贖罪祭既是至聖的，主又給了你們，為要你們擔當會眾的罪孽，在耶和華面前為他們贖罪，你們為何沒有在聖所吃呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore have ye not eaten the sin offering in the holy place, seeing it is most holy, and God hath given it you to bear the iniquity of the congregation, to make atonement for them before the LORD?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:18  |  Leviticus 10:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，這祭牲的血並沒有拿到聖所裏去，你們本當照我所吩咐的，在聖所裏吃這祭肉。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the blood of it was not brought in within the holy place: ye should indeed have eaten it in the holy place, as I commanded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,179 +5441,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:1  |  Leviticus 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫的兒子拿答、亞比戶各拿自己的香爐，盛上火，加上香，在耶和華面前獻上凡火，是耶和華沒有吩咐他們的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Nadab and Abihu, the sons of Aaron, took either of them his censer, and put fire therein, and put incense thereon, and offered strange fire before the LORD, which he commanded them not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:19  |  Leviticus 10:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫對摩西說：「今天他們在耶和華面前獻上贖罪祭和燔祭，我又遇見這樣的災，若今天吃了贖罪祭，耶和華豈能看為美呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Aaron said unto Moses, Behold, this day have they offered their sin offering and their burnt offering before the LORD; and such things have befallen me: and if I had eaten the sin offering to day, should it have been accepted in the sight of the LORD?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:20  |  Leviticus 10:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西聽見[這話]，便以為美。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Moses heard that, he was content.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:2  |  Leviticus 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就有火從耶和華面前出來，把他們燒滅，他們就死在耶和華面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there went out fire from the LORD, and devoured them, and they died before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,179 +6057,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:3  |  Leviticus 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是摩西對亞倫說：「這就是耶和華所說：『我在親近我的人中要顯為聖；在眾民面前，我要得榮耀。』」亞倫就默默不言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Moses said unto Aaron, This is it that the LORD spake, saying, I will be sanctified in them that come nigh me, and before all the people I will be glorified. And Aaron held his peace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:4  |  Leviticus 10:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西召了亞倫叔父烏薛的兒子米沙利、以利撒反來，對他們說：「上前來，把你們的親屬從聖所前抬到營外。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses called Mishael and Elzaphan, the sons of Uzziel the uncle of Aaron, and said unto them, Come near, carry your brethren from before the sanctuary out of the camp.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:5  |  Leviticus 10:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是二人上前來，把他們穿着袍子抬到營外，是照摩西所吩咐的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So they went near, and carried them in their coats out of the camp; as Moses had said.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:6  |  Leviticus 10:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西對亞倫和他兒子以利亞撒、以他瑪說：「不可蓬頭散髮，也不可撕裂衣裳，免得你們死亡，又免得耶和華向會眾發怒；只要你們的弟兄以色列全家為耶和華所發的火哀哭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses said unto Aaron, and unto Eleazar and unto Ithamar, his sons, Uncover not your heads, neither rend your clothes; lest ye die, and lest wrath come upon all the people: but let your brethren, the whole house of Israel, bewail the burning which the LORD hath kindled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,179 +6673,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:7  |  Leviticus 10:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們也不可出會幕的門，恐怕你們死亡，因為耶和華的膏油在你們的身上。」他們就照摩西的話行了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall not go out from the door of the tabernacle of the congregation, lest ye die: for the anointing oil of the LORD is upon you. And they did according to the word of Moses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 10:8  |  Leviticus 10:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華曉諭亞倫說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Aaron, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>