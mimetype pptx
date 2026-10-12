--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -73,130 +73,130 @@
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5fad052253e44ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc670a4b71a2b4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra63d332163704e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd531d82b785d4011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9687509e5356463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc567f4b03e65464d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R16be87be91f84f32"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdd4ee91a136f4255"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf6368433b2b34f02"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1809fb959c774176"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd66d0a64a7984399"/>
-[...36 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R9c1b032cabef4d6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra6e6bde4c93f4d8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc2fbe43a27a74558"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R22aff3b8d56e4f3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1df965ce0c4c4785"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdde89d57e61d4bf0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdbaa7ad2c0654488"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R25af51e111ba4758"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf56ccb9241114cd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rfeda17f6022f4ab2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re83c39c97cff4b4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R99583f774d7f4f1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rec0a5ad7bf414bc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R67be4ed617d54de6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9bee0f830164429a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R6930b60994b44d09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R06b51fba20ab452e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R7b5de921a4f24378"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rded84a7470f24c59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Re2468e365df74ef9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R0b8fcf22040c4831"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rb97b50dbc1af49ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R71b3dbc968b54697"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rece4c5ce0b6840da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rd12eb20c11f04a71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R8c652b9f087d48a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R3ae8dce9023d4cb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R451e38073a38455f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rf144e9ed83d24d6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R9fd45301b745443b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rca8a4496a1744508"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R5295e41176e04040"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R96a8eb6939a74b09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Ra5e57c7b5e2a4a96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Re0e9944403d8419d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R04938b5be8074df3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R5e8d065448954d97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Rebad15741ad747e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Rd8f4224ac4284aba"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R72053d853a2f4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R16be87be91f84f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6368433b2b34f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1c8f6ed2b6e944cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rfb6344a50d074cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd66d0a64a7984399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd6fbd2ed792e4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7607a5b6e7254b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R63c84d3f43e64d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdd7c5b73bef54870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8bfe5c5a6c6a4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R769c6b4c27854d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4bc3e08e596f4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R27c55528131a4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R97a53d9cde5a4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R434f4c00628546da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R25e8adbf311f4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7abd5a4ad3f54677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3634e458d9704217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4582d1c8dc2d4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6ad517610e174bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R69ba8c811ba34ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6ed44cf4b7d24cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfe86043a074b414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdbee4ccf41334c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R902836f8331f4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Raa6d81f58bf24f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4cee1be76ee34edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5c5d0771bf9642a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R912219ce1bff4de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8fdb5ce0f9854fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rcf07ce0096af436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R05e043c199824b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R11e713bbf295464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rbb3f8728edd148b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rafa4836ef3cc4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R893d66d3ecfc42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R750e655a0cad405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R7c4f554d297e4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rcfec73a779024106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rdee96d0c4fbb49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Raf793c49561e44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R9c1b032cabef4d6e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R72d5f7b85c1740b1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9227d47aa4944158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdd4ee91a136f4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1809fb959c774176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6117e0b32b304327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rfe2dcb10056147bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra6e6bde4c93f4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc2fbe43a27a74558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R22aff3b8d56e4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1df965ce0c4c4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdde89d57e61d4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdbaa7ad2c0654488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R25af51e111ba4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf56ccb9241114cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfeda17f6022f4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re83c39c97cff4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R99583f774d7f4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rec0a5ad7bf414bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R67be4ed617d54de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9bee0f830164429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6930b60994b44d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R06b51fba20ab452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7b5de921a4f24378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rded84a7470f24c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re2468e365df74ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0b8fcf22040c4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb97b50dbc1af49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R71b3dbc968b54697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rece4c5ce0b6840da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd12eb20c11f04a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8c652b9f087d48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3ae8dce9023d4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R451e38073a38455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf144e9ed83d24d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9fd45301b745443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rca8a4496a1744508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R5295e41176e04040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R96a8eb6939a74b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Ra5e57c7b5e2a4a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Re0e9944403d8419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R04938b5be8074df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R5e8d065448954d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rebad15741ad747e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rd8f4224ac4284aba" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R046dbfa3cedb43b7" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -400,162 +400,162 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbf2625fd43344320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c7a4bb62e2a4832" /></Relationships>
-[...110 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1263486edf394523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra958f8cc283a4a9c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R498497ebe72b42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1399514750f4722" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R30e3acb13d6746da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ddd7f544b3d4f16" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb05cdc57f5b846a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c12ae5af8a14320" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7a6e1320833447a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f1f33401c804b82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re396374e1220495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bcdf2f478464a4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7ee7ea0e6f244dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2508690ffd264e65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R961f4057d15f4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra64d83ec7c13459c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R348745437c2d4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf65e9e0c1c8e46ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb408f48cf2194003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R423a24db16a547c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc85762f9b0ef4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95ca8ef89c3a42a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R54e0dae679a44f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6c9b3e03fa746ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R04a2a9c33ed745ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69ddd63cec07453d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3d3d423a8aad4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89c0e4ff33c64577" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rced7b97aef824584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1239a569f17949a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R77b8f663406b4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7458c593d26847c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4928c195affa4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd541774d9ff4ca2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf97293f5cbb14881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34a2e0e1c5c54779" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R84fd73da67ed4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80ed8e2ad1de4c5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2b2f2ea71b6a42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8ea44037f2a47c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfcea69e800eb485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07aea8cacbd54462" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5bdc8ae063d74562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1b80a0b27ea42c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbfabb567d3ff4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf3373447da64548" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6c197a68acb946ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8770dd3b1b84833" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rcb78c5bc8ed74dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R724660d3d91d4e23" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R2194a47908194ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb72032ce84bd4bee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R84ac834307b24c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cce8ba4d6664fbe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re335c2bc24b74689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f35042070d6463e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R37189bc6e03746f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf04849efb674064" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rb9cef8b3e5af456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb77af959e9454950" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rdeb8c488548c45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3dedcb745ca64865" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R576b4796cbb44f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5946eb3474048c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R5331aac3840841f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2240effe165d4ebf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf311cbd8e5c44743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7f26934680e430f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9435d9324f864d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf700e532d9684fed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6ffeaec1ba5f4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7dc1c7a5c4c4208" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra0adedcd689a47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd67cea16799e409b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2734723d817141da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d10944c41634685" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8ab27425b46a4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf580244f26a34444" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4124,100 +4124,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra47afabc029a4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R640a6ed81d384f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R96e1481b1d6144f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R547370e27c8044b6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1c4290a2e6d4480f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R15665b8f1af447b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R397fe69064e24e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf6d55901ccf04e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1308045f8aa64313" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfd1a6d3ca2cc41fb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R640a6ed81d384f6a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R397fe69064e24e4f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96e1481b1d6144f9"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf6d55901ccf04e97"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5243,116 +5243,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R547370e27c8044b6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1308045f8aa64313"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R558f02d39522407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R53dfcca6913e4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae41c2e9f65b4e0b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R80872753cc7d43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd2c6581d069d47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R217edec1016245cc" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R53dfcca6913e4bd8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rae41c2e9f65b4e0b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd2c6581d069d47c8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R217edec1016245cc"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5416,162 +5416,162 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04b2187cd56548ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd57ceed67ce64920" /></Relationships>
-[...110 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7503b757f3e94a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R593844a51a9e494f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e0b1b6b70d843bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R94862033b3d84335" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2da0bdf69564817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re2b33a51c80f49da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6ed4b31cf244dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R54ab17a8750048cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc8134ff46624d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rdc1812578b0342f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R567d67af63174f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rca42b147f97a41d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b176a3dbb9e4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Re7bcef8da43a40cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fb989977b614110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0b15a8514a654e22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa17a4b20c4d403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R522b18b645c64ceb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8f1805b096e47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re9f807d93e154522" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6cfdaaaab9a4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R96e8b52c655a4921" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3596e127fbf4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R98c8d7b813ce4256" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a5cf6ac52f243c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1a72192215f344fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86eba5aae3534831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R981be9095ea9402e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9d78d1229534350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R1516062fb92c4544" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68649885f19e497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R47c15ba5b8b74959" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46e8ac4f1c6347c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R52e16a5429a64949" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57403f5e46694021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R6ac8c17a06384963" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3557f60b67a44a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R728a1479a7174f57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R433c34a29ca14b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R4c522889f44f49f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb617943c46124b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R5ea4f096d8e44819" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8590701bf9604b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R1fea24dedd414fe0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f92c4734c244aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R7337780e9eaa434e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f2b391a271f4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7d42754680b841b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R858b478d3fab458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R6e63732bd89c4e94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ed781852df14fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R4399b569521d4adb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28745780b94b4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R85691ddb7f2d4d8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R643abd95aba14c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R204a394a4b134ea2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8d32e96f1274b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R421b208a7bd44ea6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R306e9dd7175a4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R24c00e0d451540da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27147fff244e49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R1968dde6428b423d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c0e6870767e4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R252abcac25f34169" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc935e85b27c94c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R5c0e7a0ae4654af3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R914ec95a077e414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R62f9505abb374272" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R586114fc27e349cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5f8ea2c6aa1e4d95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74018716729946bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8730bc2c00da4951" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67f68d6ac7484b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rda79cf99ca964dd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra13c9b1ef74e47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4f1fda2f66e94e01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R405cae8df3b14672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfba6f1c53605428f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5589,65 +5589,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記第19章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Leviticus 19 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5665,183 +5669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:9  |  Leviticus 19:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「在你們的地收割莊稼，不可割盡田角，也不可拾取所遺落的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when ye reap the harvest of your land, thou shalt not wholly reap the corners of thy field, neither shalt thou gather the gleanings of thy harvest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5857,183 +5823,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:10  |  Leviticus 19:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可摘盡葡萄園的果子，也不可拾取葡萄園所掉的果子；要留給窮人和寄居的。我是耶和華－你們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt not glean thy vineyard, neither shalt thou gather every grape of thy vineyard; thou shalt leave them for the poor and stranger: I am the LORD your God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6049,183 +5977,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:11  |  Leviticus 19:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們不可偷盜，不可欺騙，也不可彼此說謊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall not steal, neither deal falsely, neither lie one to another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6241,183 +6131,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:12  |  Leviticus 19:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可指着我的名起假誓，褻瀆你神的名。我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall not swear by my name falsely, neither shalt thou profane the name of thy God: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6433,183 +6285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:13  |  Leviticus 19:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「不可欺壓你的鄰舍，也不可搶奪他的物。雇工人的工價，不可在你那裏過夜，留到早晨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not defraud thy neighbour, neither rob him: the wages of him that is hired shall not abide with thee all night until the morning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6625,183 +6439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:14  |  Leviticus 19:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可咒罵聾子，也不可將絆腳石放在瞎子面前，只要敬畏你的神。我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not curse the deaf, nor put a stumblingblock before the blind, but shalt fear thy God: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6817,179 +6593,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:15  |  Leviticus 19:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們施行審判，不可行不義；不可偏護窮人，也不可重看有勢力的人，只要按着公義審判你的鄰舍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall do no unrighteousness in judgment: thou shalt not respect the person of the poor, nor honour the person of the mighty: but in righteousness shalt thou judge thy neighbour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7009,183 +6747,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:16  |  Leviticus 19:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可在民中往來搬弄是非，也不可與鄰舍為敵，置之於死。我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not go up and down as a talebearer among thy people: neither shalt thou stand against the blood of thy neighbour: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7201,183 +6901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:17  |  Leviticus 19:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「不可心裏恨你的弟兄；總要指摘你的鄰舍，免得因他擔罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not hate thy brother in thine heart: thou shalt in any wise rebuke thy neighbour, and not suffer sin upon him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7393,183 +7055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:18  |  Leviticus 19:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可報仇，也不可埋怨你本國的子民，卻要愛人如己。我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not avenge, nor bear any grudge against the children of thy people, but thou shalt love thy neighbour as thyself: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7585,183 +7209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:1  |  Leviticus 19:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7777,179 +7363,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:19  |  Leviticus 19:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們要守我的律例。不可叫你的牲畜與異類配合；不可用兩樣攙雜的種種你的地，也不可用兩樣攙雜的料做衣服穿在身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall keep my statutes. Thou shalt not let thy cattle gender with a diverse kind: thou shalt not sow thy field with mingled seed: neither shall a garment mingled of linen and woollen come upon thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7969,183 +7517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:20  |  Leviticus 19:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「婢女許配了丈夫，還沒有被贖、得釋放，人若與她行淫，二人要受刑罰，卻不把他們治死，因為婢女還沒有得自由。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And whosoever lieth carnally with a woman, that is a bondmaid, betrothed to an husband, and not at all redeemed, nor freedom given her; she shall be scourged; they shall not be put to death, because she was not free.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8161,183 +7671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:21  |  Leviticus 19:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那人要把贖愆祭，就是一隻公綿羊牽到會幕門口、耶和華面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall bring his trespass offering unto the LORD, unto the door of the tabernacle of the congregation, even a ram for a trespass offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8353,179 +7825,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:22  |  Leviticus 19:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司要用贖愆祭的羊在耶和華面前贖他所犯的罪，他的罪就必蒙赦免。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the priest shall make an atonement for him with the ram of the trespass offering before the LORD for his sin which he hath done: and the sin which he hath done shall be forgiven him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8545,183 +7979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:23  |  Leviticus 19:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們到了迦南地，栽種各樣結果子的樹木，就要以所結的果子如未受割禮的一樣。三年之久，你們要以這些果子，如未受割禮的，是不可吃的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when ye shall come into the land, and shall have planted all manner of trees for food, then ye shall count the fruit thereof as uncircumcised: three years shall it be as uncircumcised unto you: it shall not be eaten of.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8737,183 +8133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:24  |  Leviticus 19:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但第四年所結的果子全要成為聖，用以讚美耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But in the fourth year all the fruit thereof shall be holy to praise the LORD withal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8929,183 +8287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:25  |  Leviticus 19:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第五年，你們要吃那樹上的果子，好叫樹給你們結果子更多。我是耶和華－你們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in the fifth year shall ye eat of the fruit thereof, that it may yield unto you the increase thereof: I am the LORD your God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9121,183 +8441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:26  |  Leviticus 19:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們不可吃帶血的物；不可用法術，也不可觀兆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall not eat any thing with the blood: neither shall ye use enchantment, nor observe times.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9313,183 +8595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:27  |  Leviticus 19:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>頭的周圍不可剃，鬍鬚的周圍也不可損壞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall not round the corners of your heads, neither shalt thou mar the corners of thy beard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9505,183 +8749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:28  |  Leviticus 19:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可為死人用刀劃身，也不可在身上刺花紋。我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall not make any cuttings in your flesh for the dead, nor print any marks upon you: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9697,183 +8903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:2  |  Leviticus 19:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你曉諭以色列全會眾說：你們要聖潔，因為我耶和華－你們的神是聖潔的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Speak unto all the congregation of the children of Israel, and say unto them, Ye shall be holy: for I the LORD your God am holy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9889,183 +9057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:29  |  Leviticus 19:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「不可辱沒你的女兒，使她為娼妓，恐怕地上[的人]專向淫亂，地就滿了大惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do not prostitute thy daughter, to cause her to be a whore; lest the land fall to whoredom, and the land become full of wickedness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10081,183 +9211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:30  |  Leviticus 19:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要守我的安息日，敬我的聖所。我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall keep my sabbaths, and reverence my sanctuary: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10273,183 +9365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:31  |  Leviticus 19:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「不可偏向那些交鬼的和行巫術的；不可求問他們，以致被他們玷污了。我是耶和華－你們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Regard not them that have familiar spirits, neither seek after wizards, to be defiled by them: I am the LORD your God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10465,183 +9519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:32  |  Leviticus 19:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「在白髮的人面前，你要站起來；也要尊敬老人，又要敬畏你的神。我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt rise up before the hoary head, and honour the face of the old man, and fear thy God: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10657,183 +9673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:33  |  Leviticus 19:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「若有外人在你們國中和你同居，就不可欺負他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if a stranger sojourn with thee in your land, ye shall not vex him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10849,179 +9827,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:34  |  Leviticus 19:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>和你們同居的外人，你們要看他如本地人一樣，並要愛他如己，因為你們在埃及地也作過寄居的。我是耶和華－你們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the stranger that dwelleth with you shall be unto you as one born among you, and thou shalt love him as thyself; for ye were strangers in the land of Egypt: I am the LORD your God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11041,183 +9981,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:35  |  Leviticus 19:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們施行審判，不可行不義；在尺、秤、升、斗上也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall do no unrighteousness in judgment, in meteyard, in weight, or in measure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11233,183 +10135,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:36  |  Leviticus 19:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要用公道天平、公道法碼、公道升斗、公道秤。我是耶和華－你們的神，曾把你們從埃及地領出來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Just balances, just weights, a just ephah, and a just hin, shall ye have: I am the LORD your God, which brought you out of the land of Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11425,183 +10289,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:37  |  Leviticus 19:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要謹守遵行我一切的律例典章。我是耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore shall ye observe all my statutes, and all my judgments, and do them: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11617,183 +10443,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:3  |  Leviticus 19:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們各人都當孝敬父母，也要守我的安息日。我是耶和華－你們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall fear every man his mother, and his father, and keep my sabbaths: I am the LORD your God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11809,183 +10597,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:4  |  Leviticus 19:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們不可偏向虛無的神，也不可為自己鑄造神[像]。我是耶和華－你們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn ye not unto idols, nor make to yourselves molten gods: I am the LORD your God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12001,183 +10751,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:5  |  Leviticus 19:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們獻平安祭給耶和華的時候，要獻得可蒙悅納。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if ye offer a sacrifice of peace offerings unto the LORD, ye shall offer it at your own will.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12193,183 +10905,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:6  |  Leviticus 19:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這祭物要在獻的那一天和第二天吃，若有剩到第三天的，就必用火焚燒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It shall be eaten the same day ye offer it, and on the morrow: and if ought remain until the third day, it shall be burnt in the fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12385,183 +11059,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:7  |  Leviticus 19:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第三天若再吃，這就為可憎惡的，必不蒙悅納。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if it be eaten at all on the third day, it is abominable; it shall not be accepted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12577,183 +11213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 19:8  |  Leviticus 19:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡吃的人必擔當他的罪孽；因為他褻瀆了耶和華的聖物，那人必從民中剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore every one that eateth it shall bear his iniquity, because he hath profaned the hallowed thing of the LORD: and that soul shall be cut off from among his people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>