--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R402e919b87644582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2ea27b70e985484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rba87629514174345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6c0fc0fd941e491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdc2f75c7a94c4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R621ee8a10f574d51" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R295ecb9d37504232"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R043ff5f69b7749bc"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R15d5263de66d4a9b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc96d155fe5a84a84"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R81b8ed65f4604df0"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8aef3d1bf6064217"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Refe8793b05e6495d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9fa685e2a49d4132"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8c08da57cb2846e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rea6c06529761422d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R57f9366500184453"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2be98e29f4704b80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Reb7be8552e4b4bc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rfe88c37829fc467e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rbb4f869931004e14"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4f173fc0e0b24c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R295ecb9d37504232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15d5263de66d4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R65101e45f2e3448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd0b1a70d00e84a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R81b8ed65f4604df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R567ced9431c847d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R29a7f5808c684a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rca56153f040e4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1a11046255e3486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R17a40ba44adc46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raf7e99c9f67a4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9b16ed7d570e4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8aef3d1bf6064217" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5e9dedda4e7e4034" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rffd33b4584c04165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R043ff5f69b7749bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc96d155fe5a84a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Raa3b5f2d15c54352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R234fbbdeff1e4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Refe8793b05e6495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9fa685e2a49d4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8c08da57cb2846e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rea6c06529761422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R57f9366500184453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2be98e29f4704b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reb7be8552e4b4bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfe88c37829fc467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbb4f869931004e14" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R46397f8a2bef4abb" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R28df78a2cd304364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0174af207b774c7d" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R12206a39dd7b47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R589d6e6982b249b8" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7e85d0c724ad48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra15a32d9bf0b406f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5f13015c9a5544ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca5b479c627e413f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R56784c8dfacb4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R850dbd459a26412b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R414397dba11a423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49e3142938c041a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1d18358db6524686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29c7a4a72fa34910" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5fb31817c025408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c1ce0597124475c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4b224ae9862a47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f056292fd224d15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc344c376ea184913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc39945752e944a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7d6b95267a664e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c952f09e3fa4105" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b9d6cc776174003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra0ef8c430c9c4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9b460c84944944f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R505bd619a8cc4fe9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R64e8cded902742de" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra99badae4a674ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R69e476e4a91b4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2a50d58308e548f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8c42e2df4c9b4ec6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R681a861be8f64c64" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra0ef8c430c9c4ef3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69e476e4a91b4ca5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9b460c84944944f1"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2a50d58308e548f6"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R505bd619a8cc4fe9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8c42e2df4c9b4ec6"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R60578dfc0d4f4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd23d965d9f8f4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bb9a2b3d3284956" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R51d0801567244c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9115d9cc2e77405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27169a864b054e07" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd23d965d9f8f4635"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8bb9a2b3d3284956"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9115d9cc2e77405b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R27169a864b054e07"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9433a06bd357488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbc3cf2f8e55a4661" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11e446dca7d14a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb3a7c59968f541bb" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e46038287b046bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf0327e7481d243af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14d57cee47004226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5a192b7d4dd044b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d436bcacced4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rad7231cb8f384c0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e7b13d4ed4d4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re23f0184561b4f92" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5eced2267e44630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rcdc30c5653fb480f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda540825ae60443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R862648255fc341c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c6104f2472a4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0197ed8c3d28499f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa4ea2402e544b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rde2cf66b8c9d482e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48f6021ad03b4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf7644139581248c1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Leviticus 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 12:1  |  Leviticus 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 12:2  |  Leviticus 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你曉諭以色列人說：若有婦人懷孕生男孩，她就不潔淨七天，像在月經污穢的日子不潔淨一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Speak unto the children of Israel, saying, If a woman have conceived seed, and born a man child: then she shall be unclean seven days; according to the days of the separation for her infirmity shall she be unclean.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 12:3  |  Leviticus 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第八天，要給嬰孩行割禮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in the eighth day the flesh of his foreskin shall be circumcised.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,179 +3115,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 12:4  |  Leviticus 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦人在產血不潔之中，要家居三十三天。她潔淨的日子未滿，不可摸聖物，也不可進入聖所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And she shall then continue in the blood of her purifying three and thirty days; she shall touch no hallowed thing, nor come into the sanctuary, until the days of her purifying be fulfilled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 12:5  |  Leviticus 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她若生女孩，就不潔淨兩個七天，像污穢[的時候]一樣，要在產血不潔之中，家居六十六天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if she bear a maid child, then she shall be unclean two weeks, as in her separation: and she shall continue in the blood of her purifying threescore and six days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 12:6  |  Leviticus 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「滿了潔淨的日子，無論是為男孩是為女孩，她要把一歲的羊羔為燔祭，一隻雛鴿或是一隻斑鳩為贖罪祭，帶到會幕門口交給祭司。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the days of her purifying are fulfilled, for a son, or for a daughter, she shall bring a lamb of the first year for a burnt offering, and a young pigeon, or a turtledove, for a sin offering, unto the door of the tabernacle of the congregation, unto the priest:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,179 +3577,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 12:7  |  Leviticus 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司要獻在耶和華面前，為她贖罪，她的血源就潔淨了。這條例是為生育的婦人，無論是生男生女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who shall offer it before the LORD, and make an atonement for her; and she shall be cleansed from the issue of her blood. This is the law for her that hath born a male or a female.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 12:8  |  Leviticus 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她的力量若不夠獻一隻羊羔，她就要取兩隻斑鳩或是兩隻雛鴿，一隻為燔祭，一隻為贖罪祭。祭司要為她贖罪，她就潔淨了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if she be not able to bring a lamb, then she shall bring two turtles, or two young pigeons; the one for the burnt offering, and the other for a sin offering: and the priest shall make an atonement for her, and she shall be clean.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>